--- v0 (2026-09-22)
+++ v1 (2026-10-25)
@@ -1166,51 +1166,51 @@
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-BUF 25 (6:05) 21-Jon Noble ran to BUF 27 for 2 yards. Tackle by 55-Sherman Peacock. BUF 87-Jerry Jimenez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:33</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>2-8-BUF 27 (5:32) 13-John Wade pass complete to 80-Jason Hernandez to BUF 39 for 11 yards. Tackle by 7-Joseph Butler.</t>
   </si>
   <si>
     <t>4:58</t>
   </si>
   <si>
     <t>1-10-BUF 39 (4:57) 21-Jon Noble ran to BUF 43 for 4 yards. Tackle by 49-Alex Sellers. CIN 22-Zachary Haws was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#86 Dale Bigelow - TE</t>
+    <t>#84 Dale Bigelow - TE</t>
   </si>
   <si>
     <t>4:14</t>
   </si>
   <si>
     <t>2-6-BUF 43 (4:13) 21-Jon Noble ran to BUF 41 for -2 yards. Tackle by 34-Benjamin Houck.</t>
   </si>
   <si>
     <t>#34 Benjamin Houck - SS</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>BUF 41</t>
   </si>
   <si>
     <t>3-7-BUF 41 (3:34) 21-Jon Noble ran to BUF 39 for -2 yards. Tackle by 43-Lawrence Judd. CIN 59-Juan Deleon was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>3:00</t>
   </si>
   <si>
     <t>4-10-BUF 39 (2:59) 8-David Henderson punts 51 yards to CIN 10.</t>
   </si>
@@ -1805,51 +1805,51 @@
   <si>
     <t>3-4-CIN 31 (4:40) 6-Joseph Galle pass complete to 14-Charles Barnett to CIN 39 for 8 yards. Tackle by 26-James Adams.</t>
   </si>
   <si>
     <t>3:58</t>
   </si>
   <si>
     <t>1-10-CIN 39 (3:57) 20-Ernie Shelton ran to CIN 41 for 2 yards. Tackle by 58-Troy Slater.</t>
   </si>
   <si>
     <t>3:14</t>
   </si>
   <si>
     <t>2-8-CIN 41 (3:13) 21-John Brown ran to CIN 42 for 1 yards. Tackle by 99-Nicholas McCormick.</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>3-6-CIN 42 (2:33) 20-Ernie Shelton ran to CIN 41 for -1 yards. Tackle by 76-Jose Huffman.</t>
   </si>
   <si>
     <t>4-8-CIN 41 (2:00) PENALTY - False Start (CIN 64-George Fields)</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>CIN 36</t>
   </si>
   <si>
     <t>4-13-CIN 36 (2:00) 16-Brian Ward punts 60 yards to BUF 4.</t>
   </si>
   <si>
     <t>1:51</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-BUF 4 (1:52) 13-John Wade ran to BUF 13 for 9 yards. Tackle by 99-Alfred Shelton.</t>
   </si>
   <si>
     <t>BUF 13</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>2-1-BUF 13 (1:28) 13-John Wade pass complete to 14-Doug King to BUF 15 for 2 yards. Tackle by 22-Zachary Haws. CIN 55-Sherman Peacock was injured on the play.</t>
   </si>