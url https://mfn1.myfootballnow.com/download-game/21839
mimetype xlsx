--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -395,57 +395,57 @@
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#60 Clay Wright - RDE</t>
   </si>
   <si>
     <t>#71 Carl Flynn - SLB</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
-    <t>#47 John Raines - CB</t>
+    <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
-    <t>#31 Phillip Hunter - FS</t>
+    <t>#31 Phillip Hunter - CB</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>CIN 42</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-CIN 42 (14:58) 21-John Brown ran to CIN 41 for a short loss. Tackle by 97-Steve Stout.</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>CIN 41</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>#43 Howard Dyson - FB</t>
   </si>
   <si>
     <t>7:59</t>
   </si>
   <si>
     <t>CLE 36</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-CLE 36 (7:58) 22-James Peterson ran to CLE 41 for 5 yards. Tackle by 27-William Carr.</t>
   </si>
   <si>
     <t>#22 James Peterson - RB</t>
   </si>
   <si>
     <t>#89 Arthur Fisher - TE</t>
   </si>
   <si>
     <t>#46 Robert Cervantes - TE</t>
   </si>
   <si>
-    <t>#68 James Richardson - RG</t>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>#56 William Schwartz - LG</t>
   </si>
   <si>
     <t>7:14</t>
   </si>
   <si>
     <t>CLE 41</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>
   <si>
     <t>Dime Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-5-CLE 41 (7:13) 9-Stanley Chandler ran to CIN 44 for 14 yards. 9-Stanley Chandler slides to avoid being hit.</t>
   </si>
   <si>
     <t>#21 Larry Morgan - WR</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
@@ -794,51 +794,51 @@
   <si>
     <t>3:39</t>
   </si>
   <si>
     <t>3-10-CIN 26 (3:38) 48-Scott Calloway ran to CIN 22 for 4 yards. Tackle by 99-Alfred Shelton.</t>
   </si>
   <si>
     <t>3:05</t>
   </si>
   <si>
     <t>CIN 22</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-CIN 22 (3:04) 15-Timothy Magee 39 yard field goal is GOOD. CIN 0 CLE 3</t>
   </si>
   <si>
     <t>#12 Robert North - QB</t>
   </si>
   <si>
-    <t>#62 Orlando Cotton - C</t>
+    <t>#62 Orlando Cotton - RG</t>
   </si>
   <si>
     <t>#93 James Rogers - SLB</t>
   </si>
   <si>
     <t>#50 Harry Murphy - LDE</t>
   </si>
   <si>
     <t>#98 Thomas Pepper - RDE</t>
   </si>
   <si>
     <t>#73 Charles Bean - DT</t>
   </si>
   <si>
     <t>3:00</t>
   </si>
   <si>
     <t>(3:01) 15-Timothy Magee kicks 74 yards from CLE 35 to CIN -9. Touchback.</t>
   </si>
   <si>
     <t>Singleback Normal HB Release Mid</t>
   </si>
   <si>
     <t>1-10-CIN 25 (3:01) 6-Joseph Galle pass complete to 8-Angel Greve to CIN 35 for 10 yards. Tackle by 30-John McLaughlin.</t>
   </si>
@@ -938,51 +938,51 @@
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>#69 Howard Jeanlouis - C</t>
   </si>
   <si>
     <t>#77 Stephen Goble - LDE</t>
   </si>
   <si>
     <t>13:39</t>
   </si>
   <si>
     <t>4-8-CLE 28 (13:40) 15-Thomas Evans 46 yard field goal is GOOD. CIN 3 CLE 3</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>(13:37) 15-Thomas Evans kicks 75 yards from CIN 35 to CLE -10. Touchback.</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>CLE 25</t>
   </si>
   <si>
     <t>1-10-CLE 25 (13:37) 9-Stanley Chandler pass complete to 84-Clint Thomas to CLE 33 for 8 yards. Tackle by 49-Alex Sellers. Great move by 84-Clint Thomas to get free of his coverage.</t>
   </si>
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>CLE 33</t>
   </si>
   <si>
     <t>2-2-CLE 33 (12:54) 9-Stanley Chandler pass INTERCEPTED by 27-William Carr at CLE 44. 27-William Carr to CLE 44 for -0 yards. Tackle by 87-Jerry Pearson. Pressure by 94-Long Whaley. 27-William Carr got away with a hold on that play.</t>
   </si>
   <si>
     <t>12:48</t>
   </si>
   <si>
     <t>CLE 44</t>
   </si>
   <si>
     <t>1-10-CLE 44 (12:49) 6-Joseph Galle pass complete to 8-Angel Greve to CLE 33 for 11 yards. Tackle by 90-Emil Richardson.</t>
   </si>
@@ -1487,51 +1487,51 @@
   <si>
     <t>End of third quarter.</t>
   </si>
   <si>
     <t>1-10-CIN 48 (15:00) 6-Joseph Galle pass Pass knocked down by 30-John McLaughlin. incomplete, intended for 14-Charles Barnett.</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>2-10-CIN 48 (14:57) 20-Ernie Shelton ran to CLE 49 for 3 yards. Tackle by 31-Phillip Hunter.</t>
   </si>
   <si>
     <t>14:13</t>
   </si>
   <si>
     <t>3-7-CLE 49 (14:12) 6-Joseph Galle pass incomplete, intended for 14-Charles Barnett.</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
   <si>
     <t>4-7-CLE 49 (14:08) 16-Brian Ward punts 41 yards to CLE 7. Fair Catch by 88-Leslie Cornell.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>CLE 7</t>
   </si>
   <si>
     <t>1-10-CLE 7 (14:01) 48-Scott Calloway ran to CLE 8 for 1 yards. Tackle by 52-Christopher Hogg.</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>CLE 8</t>
   </si>
   <si>
     <t>2-9-CLE 8 (13:23) 9-Stanley Chandler pass INTERCEPTED by 59-Juan Deleon at CLE 14. 59-Juan Deleon to CLE 14 for -0 yards. Tackle by 84-Clint Thomas. Pressure by 43-Lawrence Judd.</t>
   </si>
   <si>
     <t>13:18</t>
   </si>
   <si>
     <t>1-10-CLE 14 (13:19) 21-John Brown ran to CLE 11 for 2 yards. Tackle by 61-Fernando Black.</t>
   </si>
@@ -2290,53 +2290,53 @@
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">