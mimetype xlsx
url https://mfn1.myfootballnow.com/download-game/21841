--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -518,51 +518,51 @@
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-NYN 20 (12:55) 33-Cameron Barnhart ran to NYN 28 for 7 yards. Tackle by 29-Mervin Miller.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#33 Cameron Barnhart - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#82 Ernest Higgins - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#93 Basil Cushing - LDE</t>
   </si>
   <si>
     <t>#92 Donald Johnson - DT</t>
   </si>
   <si>
     <t>#60 Willie Walker - RDE</t>
   </si>
   <si>
     <t>#36 Christopher Turner - CB</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>11:31</t>
   </si>
   <si>
     <t>Strong I Big WR Quick In</t>
   </si>
   <si>
     <t>3-3-NYN 28 (11:30) 15-Tommy Arnold pass Pass knocked down by 29-Mervin Miller. incomplete, intended for 81-George Payne.</t>
   </si>
   <si>
     <t>11:27</t>
   </si>
   <si>
     <t>4-3-NYN 28 (11:28) 2-Doyle Armstrong punts 48 yards to BAL 24. Fair Catch by 86-Michael Massey.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#86 Michael Massey - WR</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
+    <t>#54 Ronald Cross - LT</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#99 Douglas Jackson - MLB</t>
   </si>
   <si>
     <t>#55 Eugene Delaney - MLB</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>BAL 24</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-BAL 24 (11:21) 46-Anthony Miller ran to BAL 26 for 1 yards. Tackle by 51-Jason Clifton.</t>
   </si>
   <si>
     <t>#75 Joseph Levine - LT</t>
   </si>