--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -317,99 +317,99 @@
   <si>
     <t>#97 Nelson Macrae - MLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#55 Gary McKinney - SLB</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-GBY 25 (15:00) 28-James Moran ran to GBY 24 for -1 yards. Tackle by 94-Moises Camacho.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#27 David Gentile - RB</t>
   </si>
   <si>
     <t>#46 Steven Zimmerman - FB</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
-[...2 lines deleted...]
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#56 Orlando Miller - RG</t>
+  </si>
+  <si>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#92 Dwight Hall - LDE</t>
   </si>
   <si>
     <t>#59 Herbert Hage - RDE</t>
   </si>
   <si>
     <t>#77 Philip Turner - LDE</t>
   </si>
   <si>
     <t>#71 Jeff Reynoso - DT</t>
   </si>
   <si>
     <t>#56 David Johnson - RDE</t>
   </si>
   <si>
     <t>#96 Richard Langston - WLB</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
     <t>#91 Aaron Lynch - WLB</t>
   </si>
@@ -554,51 +554,51 @@
   <si>
     <t>#42 Donald Foley - FB</t>
   </si>
   <si>
     <t>#89 Richard Zamora - TE</t>
   </si>
   <si>
     <t>#13 Robert Davis - WR</t>
   </si>
   <si>
     <t>#57 Jordan Su - C</t>
   </si>
   <si>
     <t>#78 Sheldon May - LT</t>
   </si>
   <si>
     <t>#76 Larry Harding - C</t>
   </si>
   <si>
     <t>#70 Gary Starks - RG</t>
   </si>
   <si>
     <t>#53 Albert Arnold - RT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>DEN 40</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Parallel Slants</t>
   </si>
   <si>
     <t>Quarter Normal Prevent</t>
   </si>
@@ -953,51 +953,51 @@
   <si>
     <t>1-10-GBY 36 (13:38) 28-James Moran ran to GBY 32 for -3 yards. Tackle by 20-Robert Ross. DEN 20-Robert Ross was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>GBY 32</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>2-13-GBY 32 (13:04) 11-Rodger Streetman sacked at GBY 23 for -10 yards (56-David Johnson). Sack allowed by 66-Gordon Brickley. 66-Gordon Brickley completely missed his blocking assignment.</t>
   </si>
   <si>
     <t>12:33</t>
   </si>
   <si>
     <t>GBY 23</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-23-GBY 23 (12:32) 11-Rodger Streetman pass Pass knocked down by 37-Christopher Cohen. incomplete, intended for 15-Chad Sailor.</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>4-23-GBY 23 (12:28) 1-Mark Hamill punts 45 yards to DEN 32. Fair Catch by 19-Harold Flores. PENALTY - Offsides (DEN 27-Robert James)</t>
   </si>
   <si>
     <t>12:21</t>
   </si>
   <si>
     <t>GBY 28</t>
   </si>
   <si>
     <t>4-18-GBY 28 (12:22) 1-Mark Hamill punts 47 yards to DEN 26. Fair Catch by 19-Harold Flores.</t>
   </si>
   <si>
     <t>4-3 Normal Double WR1</t>
   </si>
   <si>
     <t>1-10-DEN 26 (12:15) 10-Joshua Pursel pass complete to 89-Richard Zamora to DEN 32 for 6 yards. Tackle by 41-James Nielsen.</t>
   </si>
   <si>
     <t>DEN 32</t>
   </si>