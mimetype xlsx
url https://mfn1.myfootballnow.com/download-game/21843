--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -368,51 +368,51 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#38 Douglas Green - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#71 Earl Mann - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#53 Justin Norris - LDE</t>
   </si>
   <si>
     <t>#68 Raul Paige - MLB</t>
   </si>
   <si>
     <t>#77 Philip Beggs - DT</t>
   </si>
   <si>
     <t>#65 William King - LDE</t>
   </si>
   <si>
     <t>#96 Javier Cox - MLB</t>
   </si>
   <si>
     <t>#57 Clay Turbeville - SLB</t>
   </si>
   <si>
     <t>#61 Robert Brackman - WLB</t>
   </si>
@@ -794,51 +794,51 @@
   <si>
     <t>2:55</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(2:56) Extra point GOOD by 10-Robert Ho. TEN 7 KCY 0</t>
   </si>
   <si>
     <t>#15 Elwood Fields - QB</t>
   </si>
   <si>
     <t>#73 Bobby Doss - C</t>
   </si>
   <si>
     <t>#64 Richard Gullion - RT</t>
   </si>
   <si>
     <t>#58 John King - LG</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>(2:56) 10-Robert Ho kicks 74 yards from TEN 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-KCY 25 (2:56) 27-John Coffman ran to KCY 28 for 3 yards. Tackle by 61-Robert Brackman.</t>
   </si>
   <si>
     <t>2:15</t>
   </si>
   <si>
     <t>2-7-KCY 28 (2:14) 27-John Coffman ran to KCY 35 for 6 yards. Tackle by 68-Raul Paige.</t>
   </si>