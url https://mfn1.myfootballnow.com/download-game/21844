--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -419,51 +419,51 @@
   <si>
     <t>#45 Thomas Scott - SS</t>
   </si>
   <si>
     <t>#44 Richard Francisco - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
   <si>
     <t>IND 38</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>1-10-IND 38 (14:13) 3-Jonathan Montagna sacked at IND 31 for -6 yards (58-John Gray). Sack allowed by 50-Jamie Deloach.</t>
   </si>
   <si>
     <t>#50 James Walden - LT</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#75 Carl Villegas - DT</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>#97 David Fisher - WLB</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#24 Jamie Miller - FS</t>
   </si>
   <si>
     <t>#49 Christopher Miller - SS</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>IND 31</t>
   </si>
@@ -617,51 +617,51 @@
   <si>
     <t>IND 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:24) Extra point GOOD by 14-Thomas McFarland. JAX 7 IND 0</t>
   </si>
   <si>
     <t>#8 Wiley Hare - QB</t>
   </si>
   <si>
     <t>#78 Thomas Wilburn - C</t>
   </si>
   <si>
     <t>#76 Stephen Bennett - C</t>
   </si>
   <si>
     <t>#53 Jamie Morena - LT</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#73 Darryl Leslie - DT</t>
   </si>
   <si>
     <t>(11:24) 14-Thomas McFarland kicks 67 yards from JAX 35 to IND -2. 24-Matthew Campanella to IND 19 for 22 yards. Tackle by 47-George Jenkins.</t>
   </si>
   <si>
     <t>11:19</t>
   </si>
   <si>
     <t>IND 19</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-IND 19 (11:20) 3-Jonathan Montagna pass complete to 83-Stephan Wilson to IND 23 for 4 yards. Tackle by 96-Robert Coker.</t>
   </si>
   <si>
     <t>#76 Joseph Gaul - RG</t>
   </si>
   <si>
     <t>10:35</t>
   </si>