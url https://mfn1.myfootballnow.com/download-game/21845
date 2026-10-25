--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 15-Steven Arnold kicks 68 yards from SEA 35 to SFO -3. 22-Phillip Watson to SFO 32 for 35 yards. Tackle by 15-Steven Arnold.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#15 Steven Arnold - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>SFO 32</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>#78 Todd Hurley - LT</t>
   </si>
   <si>
     <t>#62 Trevor Andrade - LG</t>
   </si>
   <si>
     <t>#65 Kelvin Lammers - C</t>
   </si>
   <si>
     <t>#69 Brain Walsh - RG</t>
   </si>
   <si>
     <t>#71 John Hubert - RT</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
     <t>#98 Michael Vicente - DT</t>
   </si>
   <si>
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#52 David Eubanks - MLB</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#24 Billy Simon - CB</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
@@ -476,72 +476,72 @@
   <si>
     <t>SFO 43</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Dive</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-SFO 43 (13:37) 41-Albert Turner ran to SFO 45 for 1 yards. Tackle by 52-David Eubanks. 22-Phillip Watson completely missed his blocking assignment. 22-Phillip Watson was caught flat-footed on this play. SEA 64-Delbert Chung was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>SFO 45</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>2-9-SFO 45 (13:00) 15-David Mortenson pass complete to 85-James White to SEA 48 for 8 yards. Tackle by 93-Trenton Larsen. 78-Todd Hurley completely missed his blocking assignment.</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - RDE</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>SEA 48</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-1-SEA 48 (12:25) 15-David Mortenson pass complete to 86-Greg Emery to SEA 36 for 12 yards. Tackle by 23-Danny Matteson. SFO 71-John Hubert was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#20 Jeramy Wagoner - RB</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>11:47</t>
   </si>
   <si>
     <t>SEA 36</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>1-10-SEA 36 (11:46) 22-Phillip Watson ran to SEA 25 for 12 yards. Tackle by 27-Gary Morse.</t>
   </si>
   <si>
     <t>#84 Earl Polson - TE</t>
   </si>
   <si>
     <t>#75 John Long - RT</t>
   </si>
   <si>
     <t>11:13</t>
   </si>