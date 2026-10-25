--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -302,129 +302,129 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Russell Everett kicks 75 yards from ARZ 35 to DET -10. Touchback.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
-[...5 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#37 Thomas Hahn - SS</t>
+  </si>
+  <si>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 5-Richard Bodden pass complete to 82-Rufus Murphy to DET 38 for 13 yards. Tackle by 39-William Frye.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#80 Jason Myers - WR</t>
   </si>
   <si>
     <t>#82 Rufus Murphy - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>14:26</t>
   </si>
@@ -497,51 +497,51 @@
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-6-ARZ 42 (12:09) 5-Richard Bodden ran to ARZ 29 for 13 yards. Tackle by 33-Gerry Shaw.</t>
   </si>
   <si>
     <t>11:32</t>
   </si>
   <si>
     <t>ARZ 29</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-ARZ 29 (11:31) 5-Richard Bodden pass complete to 25-Joe Speece to ARZ 8 for 22 yards. Tackle by 45-Ray Haas. 25-Joe Speece breaks down the CB.</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#93 Stephen Vazquez - SLB</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>ARZ 8</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-8-ARZ 8 (10:54) 23-Kenneth Watson ran to ARZ 9 for -2 yards. Tackle by 29-Mario Foxx.</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>ARZ 9</t>
   </si>
@@ -716,51 +716,51 @@
   <si>
     <t>6:49</t>
   </si>
   <si>
     <t>ARZ 47</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-ARZ 47 (6:48) 2-Hector McHone punts 54 yards to DET -1. DET 57-Jeff Vaughn was injured on the play. He looks like he should be able to return.4-1-ARZ 47 (6:48) 2-Hector McHone punts 54 yards to DET -1. Touchback. DET 57-Jeff Vaughn was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#2 Hector McHone - P</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>DET 20</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-DET 20 (6:39) 23-Kenneth Watson ran to DET 25 for 5 yards. Tackle by 49-Henry Simmons.</t>
   </si>
   <si>
     <t>#74 Walter Lawrence - DT</t>
   </si>
   <si>
     <t>6:01</t>
   </si>