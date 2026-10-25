--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -296,150 +296,150 @@
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Curtis Winn kicks 75 yards from LV 35 to HOU -10. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#4 Curtis Winn - K</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-HOU 25 (15:00) 36-Johnny Walls ran to HOU 32 for 7 yards. Tackle by 94-David Spencer.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#32 Dennis Castro - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#81 Charles Cortez - TE</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#70 Raul Johnson - LDE</t>
   </si>
   <si>
     <t>#77 Daniel Benoit - DT</t>
   </si>
   <si>
     <t>#79 Raymond Holly - RDE</t>
   </si>
   <si>
     <t>#78 Martin Mason - RDE</t>
   </si>
   <si>
     <t>#56 Bruce Gregory - SLB</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
-    <t>#26 William Shell - CB</t>
+    <t>#40 William Shell - FS</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>14:21</t>
   </si>
   <si>
     <t>HOU 32</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-3-HOU 32 (14:20) 36-Johnny Walls ran to HOU 33 for 1 yards. Tackle by 94-David Spencer.</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-HOU 44 (11:43) 7-Gerald Brown punts 45 yards to LV 11. 86-Willie Hill to LV 20 for 9 yards. Tackle by 69-Donald Daye.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
     <t>#86 Willie Hill - WR</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
   <si>
     <t>#44 Ryan Myers - CB</t>
   </si>
   <si>
     <t>#37 Steven Forbes - CB</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>#58 Bill Lawrence - WLB</t>
   </si>
   <si>
     <t>11:33</t>
   </si>
   <si>
     <t>LV 20</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-LV 20 (11:34) 16-Ronnie Pepin pass complete to 39-Richard Chess to LV 31 for 11 yards. Tackle by 44-Dennis Mears.</t>
   </si>
   <si>
     <t>#16 Ronnie Pepin - QB</t>
   </si>
@@ -581,60 +581,60 @@
   <si>
     <t>#84 Jeffrey Torrance - TE</t>
   </si>
   <si>
     <t>#39 Richard Chess - WR</t>
   </si>
   <si>
     <t>#80 Troy Katcher - WR</t>
   </si>
   <si>
     <t>#74 Joe Hall - LT</t>
   </si>
   <si>
     <t>#65 Rafael Berg - RT</t>
   </si>
   <si>
     <t>#57 Williams Lipe - C</t>
   </si>
   <si>
     <t>#64 Anthony Williams - RG</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>LV 31</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-10-LV 31 (10:50) 83-Brian Beam ran to LV 42 for 11 yards. Tackle by 21-Antonio Cromartie.</t>
   </si>
   <si>
     <t>#83 Brian Beam - RB</t>
   </si>
   <si>
     <t>#85 Chris Pak - WR</t>
   </si>
@@ -1013,57 +1013,57 @@
   <si>
     <t>LV 5</t>
   </si>
   <si>
     <t>2-5-LV 5 (11:45) 17-William Akins pass Pass knocked down by 94-David Spencer. incomplete, intended for 81-Charles Cortez.</t>
   </si>
   <si>
     <t>11:41</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>3-5-LV 5 (11:42) 17-William Akins pass complete to 13-Larry Santos to LV 1 for 4 yards. Tackle by 49-Coleman Cooper. 13-Larry Santos breaks down the CB.</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>LV 1</t>
   </si>
   <si>
     <t>4-1-LV 1 (11:03) 18-Billy Quevedo 19 yard field goal is GOOD. LV 56-Bruce Gregory was injured on the play. He looks like he should be able to return. HOU 3 LV 21</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
+    <t>#8 Wallace Haskins - QB</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
-    <t>#58 David Goodwin - LG</t>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>#54 Ernesto Peyton - MLB</t>
   </si>
   <si>
     <t>#96 Junior Garza - WLB</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>(11:01) 18-Billy Quevedo kicks 75 yards from HOU 35 to LV -10. Touchback.</t>
   </si>
   <si>
     <t>LV 25</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>1-10-LV 25 (11:01) 16-Ronnie Pepin pass complete to 80-Troy Katcher to LV 31 for 6 yards. Tackle by 54-Benjamin Tramel.</t>
   </si>
@@ -2339,51 +2339,51 @@
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>