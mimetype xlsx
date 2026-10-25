--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -365,51 +365,51 @@
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#57 Joel Gray - LDE</t>
   </si>
   <si>
     <t>#92 David Sosa - DT</t>
   </si>
   <si>
     <t>#69 Omer Moore - DT</t>
   </si>
   <si>
     <t>#96 Dennis Neer - RDE</t>
   </si>
   <si>
     <t>#55 John Rickards - MLB</t>
   </si>
   <si>
     <t>#2 Marion Gravois - CB</t>
   </si>
   <si>
     <t>#36 Edward Benner - CB</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>3-2-NOS 33 (13:51) 17-Rodolfo Militello ran to NOS 34 for 1 yards. Tackle by 99-Dion Ponder. NOS 57-David Palacio was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>13:12</t>
   </si>
   <si>
     <t>NOS 34</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-NOS 34 (13:11) 7-Gary Anderson punts 49 yards to LOS 17. 15-John Flanagan to LOS 22 for 5 yards. Tackle by 79-Ron Johnston.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>#15 John Flanagan - WR</t>
   </si>
   <si>
     <t>#33 George Barnum - CB</t>
   </si>
   <si>
     <t>#93 David Ritchie - WLB</t>
   </si>
   <si>
     <t>#42 Russell Wilcox - FS</t>
   </si>
   <si>
     <t>#56 David Ross - LT</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
@@ -542,51 +542,51 @@
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#81 Jesse Banks - TE</t>
   </si>
   <si>
     <t>#47 Raymond Lynch - FB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#96 Jack Vallo - DT</t>
   </si>
   <si>
     <t>#67 John Maurer - DT</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
     <t>12:28</t>
   </si>
   <si>
     <t>LOS 39</t>
   </si>
@@ -788,51 +788,51 @@
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>2-4-NOS 31 (6:33) 9-John Koch pass complete to 89-George Jones to NOS 44 for 13 yards. Tackle by 2-Marion Gravois. Pressure by 92-David Sosa. LOS 96-Dennis Neer was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>NOS 44</t>
   </si>
   <si>
     <t>1-10-NOS 44 (5:55) 9-John Koch pass Pass knocked down by 39-Timothy Grayson. incomplete, intended for 89-George Jones.</t>
   </si>
   <si>
     <t>5:50</t>
   </si>
   <si>
     <t>2-10-NOS 44 (5:51) 9-John Koch pass incomplete, dropped by 17-Rodolfo Militello.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>5:47</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>3-10-NOS 44 (5:48) 9-John Koch sacked at NOS 34 for -10 yards (54-James Reny)</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>4-20-NOS 34 (5:09) 7-Gary Anderson punts 50 yards to LOS 16. 15-John Flanagan to LOS 25 for 9 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>4:59</t>
   </si>
   <si>
     <t>LOS 25</t>
   </si>