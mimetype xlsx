--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -347,249 +347,249 @@
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 32-Jose Hernandez ran to NYA 24 for -1 yards. Tackle by 50-Anthony Sipple.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
-[...2 lines deleted...]
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#79 Robert Nesbitt - RT</t>
+  </si>
+  <si>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
-    <t>#50 Anthony Sipple - MLB</t>
+    <t>#55 Anthony Sipple - WLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
-[...2 lines deleted...]
-    <t>#40 Richard House - CB</t>
+    <t>#48 Victor Martin - CB</t>
+  </si>
+  <si>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>NYA 24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-11-NYA 24 (14:24) 32-Jose Hernandez ran to NYA 26 for 2 yards. Tackle by 90-Kevin Barnes.</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#33 Gerald Bartholomew - FB</t>
   </si>
   <si>
     <t>#87 John Vickers - TE</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
     <t>NYA 26</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>3-9-NYA 26 (13:49) 32-Jose Hernandez ran to NYA 35 for 8 yards. Tackle by 40-Richard House.</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>NYA 35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-NYA 35 (13:03) 1-Michael Armstead punts 53 yards to TBY 13.</t>
   </si>
   <si>
     <t>#1 Michael Armstead - P</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#48 Andrew Prim - CB</t>
-[...2 lines deleted...]
-    <t>#55 Bobby Myers - WLB</t>
+    <t>#44 Andrew Prim - CB</t>
+  </si>
+  <si>
+    <t>#45 Bobby Myers - WLB</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
     <t>#58 Mathew McDonald - WLB</t>
   </si>
   <si>
     <t>#95 Anthony Almaraz - DT</t>
   </si>
   <si>
-    <t>#94 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>12:54</t>
   </si>
   <si>
     <t>TBY 13</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 13 (12:55) 20-Lee Fyffe ran to TBY 25 for 12 yards. Tackle by 23-Kevin Tapp.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#80 Michael Springer - TE</t>
   </si>
   <si>
     <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#60 Fred Billings - C</t>
+    <t>#61 Fred Billings - C</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - C</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 25 (12:21) 20-Lee Fyffe ran to TBY 24 for -1 yards. Tackle by 39-Theron Goodwin.</t>
   </si>
   <si>
     <t>11:46</t>
   </si>
@@ -611,51 +611,51 @@
   <si>
     <t>TBY 27</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>3-8-TBY 27 (11:03) 9-Carl Hagen sacked at TBY 20 for -7 yards (99-Paul Moses). Sack allowed by 77-Michael Leblanc.</t>
   </si>
   <si>
     <t>10:26</t>
   </si>
   <si>
     <t>TBY 20</t>
   </si>
   <si>
     <t>4-15-TBY 20 (10:25) 1-Matthew Blankenship punts 47 yards to NYA 33. 32-Jose Hernandez to NYA 40 for 7 yards. 32-Jose Hernandez FUMBLES (29-Timothy Gillespie) recovered by TBY-92-Randy Elliott at NYA 39. Tackle by 22-Randy Kramer.</t>
   </si>
   <si>
     <t>#1 Matthew Blankenship - P</t>
   </si>
   <si>
-    <t>#67 Jerome Rice - C</t>
+    <t>#76 Jerome Rice - C</t>
   </si>
   <si>
     <t>#72 Joshua McLaurin - LT</t>
   </si>
   <si>
     <t>#82 Dewayne Raynor - TE</t>
   </si>
   <si>
     <t>#68 Eugene Lawrence - RG</t>
   </si>
   <si>
     <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#77 Matthew Collins - RDE</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>NYA 39</t>
   </si>
   <si>
     <t>Shotgun Normal HB Sweep</t>
   </si>
@@ -872,51 +872,51 @@
   <si>
     <t>2-20-NYA 14 (3:12) 32-Jose Hernandez ran to NYA 16 for 2 yards. Tackle by 90-Kevin Barnes.</t>
   </si>
   <si>
     <t>2:40</t>
   </si>
   <si>
     <t>NYA 16</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-18-NYA 16 (2:39) 11-Patrick Camp pass Pass knocked down by 50-Anthony Sipple. incomplete, intended for 86-Richard Clark. Pressure by 59-Daniel Roberts. PENALTY - Pass Interference (TBY 50-Anthony Sipple)</t>
   </si>
   <si>
     <t>2:34</t>
   </si>
   <si>
     <t>NYA 23</t>
   </si>
   <si>
     <t>1-10-NYA 23 (2:35) 32-Jose Hernandez ran to NYA 22 for -1 yards. Tackle by 59-Daniel Roberts.</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>2:02</t>
   </si>
   <si>
     <t>NYA 22</t>
   </si>
   <si>
     <t>2-11-NYA 22 (2:01) 32-Jose Hernandez ran to NYA 24 for 2 yards. Tackle by 59-Daniel Roberts.</t>
   </si>
   <si>
     <t>1:28</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>3-9-NYA 24 (1:27) 32-Jose Hernandez ran to NYA 25 for 1 yards. Tackle by 59-Daniel Roberts.</t>
   </si>
   <si>
     <t>0:49</t>
   </si>
   <si>
     <t>4-8-NYA 25 (0:48) 1-Michael Armstead punts 50 yards to TBY 25. Fair Catch by 13-Tom Mauney.</t>
   </si>
@@ -2224,92 +2224,92 @@
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="280.646" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">