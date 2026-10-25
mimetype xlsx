--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -362,78 +362,78 @@
   <si>
     <t>1-10-CAR 21 (14:54) PENALTY - False Start (CAR 28-Jason Thigpen)</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#28 Jason Thigpen - RB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#81 Scott Martino - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#55 Stephen Quam - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>#99 Freddie Room - LDE</t>
   </si>
   <si>
     <t>#71 Marcus Behrens - DT</t>
   </si>
   <si>
     <t>#95 Richard McDonald - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#97 Richard McGarry - MLB</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#23 William Canale - CB</t>
   </si>
   <si>
     <t>#6 Richard Ball - SS</t>
   </si>
   <si>
     <t>#27 Guillermo Lawson - SS</t>
   </si>
   <si>
     <t>#49 James Fletcher - SS</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>CAR 16</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
@@ -548,105 +548,105 @@
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#14 Steven Siler - WR</t>
   </si>
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#69 Austin Chan - LT</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#66 Gary Evans - LG</t>
   </si>
   <si>
     <t>#76 Tony Knudson - RT</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>12:16</t>
   </si>
   <si>
     <t>NED 33</t>
   </si>
   <si>
     <t>2-7-NED 33 (12:15) 34-Richard Matson ran for 67 yards. TOUCHDOWN! CAR 0 NED 6</t>
   </si>
   <si>
     <t>#42 Christopher Alexander - FB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:03) Extra point GOOD by 8-John Sullivan. CAR 0 NED 7</t>
   </si>
   <si>
     <t>#1 Jeremiah Jessup - P</t>
   </si>
   <si>
     <t>#57 Steven Tripp - C</t>
   </si>
   <si>
     <t>#65 Harold Jensen - RT</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#64 Sean Smith - RG</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
     <t>#75 Vernon Bang - RDE</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>(12:03) 8-John Sullivan kicks 60 yards from NED 35 to CAR 5. 27-Anthony Squires to CAR 22 for 17 yards. Tackle by 40-David Andresen.</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>1-10-CAR 22 (12:00) 15-George Ruch ran to CAR 29 for 6 yards. Tackle by 97-Richard McGarry.</t>
   </si>
   <si>
     <t>11:21</t>
   </si>
   <si>
     <t>CAR 29</t>
   </si>
   <si>
     <t>I Formation Normal HB Draw</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
@@ -1691,51 +1691,51 @@
   <si>
     <t>NED 41</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>1-10-NED 41 (7:55) 11-Ralph Archie pass Pass knocked down by 20-Larry Spivey. incomplete, intended for 82-Jerry Carter.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>7:49</t>
   </si>
   <si>
     <t>2-10-NED 41 (7:50) 11-Ralph Archie pass complete to 45-Samuel Williams to NED 47 for 6 yards. Tackle by 30-Terry Barrientos.</t>
   </si>
   <si>
     <t>#95 Chester Johnson - LDE</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>7:30</t>
   </si>
   <si>
     <t>3-4-NED 47 (7:29) 11-Ralph Archie pass complete to 42-Christopher Alexander to NED 46 for -1 yards. Tackle by 42-Joseph Young. 42-Christopher Alexander made a great move on the CB. Pressure by 53-John Wallace.</t>
   </si>
   <si>
     <t>4-5-NED 46 (7:07) 1-Jeremiah Jessup punts 50 yards to CAR 4.</t>
   </si>
   <si>
     <t>6:56</t>
   </si>
   <si>
     <t>CAR 4</t>
   </si>
   <si>
     <t>1-10-CAR 4 (6:57) 15-George Ruch pass complete to 84-David Stephenson to CAR 27 for 22 yards. Tackle by 49-James Fletcher. NED 95-Richard McDonald was injured on the play.</t>
   </si>
   <si>
     <t>6:20</t>
   </si>
   <si>
     <t>CAR 27</t>
   </si>