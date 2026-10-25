--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -473,57 +473,57 @@
   <si>
     <t>Split Backs 3 Wide WR Post</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-BUF 38 (12:57) 13-John Wade ran to ATL 48 for 14 yards. 13-John Wade slides to avoid being hit.</t>
   </si>
   <si>
     <t>#6 Ryan Figueroa - FS</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>ATL 48</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>1-10-ATL 48 (12:13) 21-Jon Noble ran to ATL 46 for 2 yards. Tackle by 22-Phillip Bibeau.</t>
   </si>
   <si>
-    <t>#86 Dale Bigelow - TE</t>
+    <t>#84 Dale Bigelow - TE</t>
   </si>
   <si>
     <t>#55 James Coursey - SLB</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
+    <t>#95 James Dodson - MLB</t>
   </si>
   <si>
     <t>#58 James Wildman - SLB</t>
   </si>
   <si>
     <t>#22 Phillip Bibeau - SS</t>
   </si>
   <si>
     <t>11:42</t>
   </si>
   <si>
     <t>ATL 46</t>
   </si>
   <si>
     <t>Singleback Normal Hitch Corner</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>2-8-ATL 46 (11:41) 13-John Wade pass complete to 87-Jerry Jimenez to ATL 40 for 6 yards. Tackle by 34-Todd Brouwer.</t>
   </si>
   <si>
     <t>10:59</t>
   </si>
@@ -557,63 +557,63 @@
   <si>
     <t>#4 Terry Johnson - QB</t>
   </si>
   <si>
     <t>#73 Travis Clark - LT</t>
   </si>
   <si>
     <t>#9 Stephen Figaro - K</t>
   </si>
   <si>
     <t>#74 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#74 Jason Long - LDE</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
-    <t>#75 Donald Stjohn - LT</t>
+    <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
   <si>
     <t>(10:51) 9-Stephen Figaro kicks 74 yards from BUF 35 to ATL -9. Touchback.</t>
   </si>
   <si>
     <t>#84 Gerald Lopez - WR</t>
   </si>
   <si>
-    <t>#88 Thomas Stutler - WR</t>
+    <t>#14 Thomas Stutler - WR</t>
   </si>
   <si>
     <t>ATL 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-ATL 25 (10:51) 24-Daniel Crawford ran to ATL 25 for a short gain. Tackle by 56-Patrick Baggett.</t>
   </si>
   <si>
     <t>#11 Brian Kolb - QB</t>
   </si>
   <si>
     <t>#24 Daniel Crawford - RB</t>
   </si>
   <si>
     <t>#47 James McGahey - RB</t>
   </si>
   <si>
     <t>#39 Joseph Taylor - FB</t>
   </si>