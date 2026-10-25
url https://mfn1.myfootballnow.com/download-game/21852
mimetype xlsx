--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -302,105 +302,105 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Daniel Liller kicks 74 yards from MIA 35 to PIT -9. Touchback.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#26 Jacob Hoffman - SS</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>#41 Floyd Noble - SS</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#9 Daniel Liller - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-PIT 25 (15:00) 43-Randy Eckert ran to PIT 25 for a short loss. Tackle by 38-Jose Anderson.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#85 Jeffrey Jacks - TE</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
   <si>
     <t>#99 Paul Torbert - RDE</t>
   </si>
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#90 Jules Triplett - DT</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
@@ -500,51 +500,51 @@
   <si>
     <t>PIT 46</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-PIT 46 (12:21) 18-Allen Berlanga punts 42 yards to MIA 11.</t>
   </si>
   <si>
     <t>#18 Allen Berlanga - P</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#71 William Lewis - C</t>
   </si>
   <si>
     <t>#63 Clifford Battin - RG</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>12:12</t>
   </si>
   <si>
     <t>MIA 11</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
@@ -566,51 +566,51 @@
   <si>
     <t>#15 Daniel McNabb - WR</t>
   </si>
   <si>
     <t>#84 Charles Couch - WR</t>
   </si>
   <si>
     <t>#71 Kevin Guillory - LT</t>
   </si>
   <si>
     <t>#63 Seth Basher - LG</t>
   </si>
   <si>
     <t>#73 Michael Holmes - C</t>
   </si>
   <si>
     <t>#62 Richard Harris - RG</t>
   </si>
   <si>
     <t>#72 George McCallum - RT</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>11:34</t>
   </si>
   <si>
     <t>MIA 15</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-6-MIA 15 (11:33) 7-Thomas Pugliese pass incomplete, intended for 84-Charles Couch.</t>
   </si>
   <si>
     <t>#83 Perry Woodcock - TE</t>
   </si>
   <si>
     <t>11:29</t>
   </si>
   <si>
     <t>Shotgun 4 Wide All Curls</t>
   </si>
@@ -773,51 +773,51 @@
   <si>
     <t>PIT 36</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>1-10-PIT 36 (4:54) 35-Gregory Torres ran to PIT 22 for 15 yards. Tackle by 47-Ramon Jefferson.</t>
   </si>
   <si>
     <t>#97 Troy Nieto - MLB</t>
   </si>
   <si>
     <t>4:12</t>
   </si>
   <si>
     <t>PIT 22</t>
   </si>
   <si>
     <t>Shotgun 5 Wide Middle Curls</t>
   </si>
   <si>
     <t>1-10-PIT 22 (4:11) 7-Thomas Pugliese pass complete to 81-Paul Woods to PIT 16 for 5 yards. Tackle by 27-Marcus Lynch.</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>3:33</t>
   </si>
   <si>
     <t>PIT 16</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-5-PIT 16 (3:32) 31-Julius Watts ran to PIT 14 for 2 yards. Tackle by 47-Ramon Jefferson.</t>
   </si>
   <si>
     <t>2:49</t>
   </si>
   <si>
     <t>PIT 14</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>