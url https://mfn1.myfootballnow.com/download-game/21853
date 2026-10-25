--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -482,51 +482,51 @@
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
     <t>LAA 43</t>
   </si>
   <si>
     <t>Nickel Normal CB3 MLB Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 43 (13:30) 30-Mario Watterson ran to LAA 46 for 3 yards. Tackle by 54-Michael Henderson.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#30 Mario Watterson - RB</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#59 Clark Gonzalez - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
     <t>#79 Harold Stirling - LDE</t>
   </si>
@@ -677,51 +677,51 @@
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-WAS 48 (8:39) 24-George Slocum ran to WAS 43 for 5 yards. Tackle by 35-Gary Hickman. LAA 78-William Robertson was injured on the play. He looks like he should be able to return. LAA 70-Douglas Sasser was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#24 George Slocum - RB</t>
   </si>
   <si>
     <t>8:04</t>
   </si>
   <si>
     <t>WAS 43</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-5-WAS 43 (8:03) 14-Tony Moore pass complete to 86-Robert Coleman to WAS 31 for 12 yards. Tackle by 27-Russell Orr. 86-Robert Coleman breaks down the CB.</t>
   </si>
   <si>
     <t>#54 Dwayne Ruiz - RT</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>7:26</t>
   </si>
   <si>
     <t>WAS 31</t>
   </si>
   <si>
     <t>1-10-WAS 31 (7:25) 30-Mario Watterson ran to WAS 32 for -1 yards. Tackle by 96-Vincent Albertson.</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>WAS 32</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>2-11-WAS 32 (6:50) 14-Tony Moore pass complete to 41-Donald Sherlock to WAS 27 for 5 yards. Tackle by 96-Vincent Albertson. PENALTY - Unnecessary Roughness (WAS 96-Vincent Albertson)</t>
   </si>
   <si>
     <t>6:46</t>
   </si>
@@ -1070,51 +1070,51 @@
   <si>
     <t>2-10-LAA 35 (9:44) 39-Mark Harris ran to LAA 34 for 1 yards. Tackle by 71-John Perreault.</t>
   </si>
   <si>
     <t>9:13</t>
   </si>
   <si>
     <t>LAA 34</t>
   </si>
   <si>
     <t>3-9-LAA 34 (9:12) 19-Dwight Yeary pass complete to 13-Steven Harrison to LAA 27 for 7 yards. Tackle by 22-Roy Cleveland.</t>
   </si>
   <si>
     <t>8:39</t>
   </si>
   <si>
     <t>LAA 27</t>
   </si>
   <si>
     <t>4-2-LAA 27 (8:38) 11-Richard Donlon 44 yard field goal is NO GOOD. (Wide Right)</t>
   </si>
   <si>
     <t>#11 Richard Donlon - K</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#57 Rey Jordan - LDE</t>
   </si>
   <si>
     <t>8:34</t>
   </si>
   <si>
     <t>1-10-LAA 34 (8:35) 14-Tony Moore pass complete to 86-Robert Coleman to LAA 45 for 11 yards. Tackle by 27-Russell Orr. LAA 59-Clark Gonzalez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:01</t>
   </si>
   <si>
     <t>LAA 45</t>
   </si>
   <si>
     <t>I Formation Normal Curl &amp; Post</t>
   </si>
   <si>
     <t>46 Normal Outside Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 45 (8:00) 14-Tony Moore sacked at LAA 37 for -8 yards (35-Gary Hickman)</t>
   </si>