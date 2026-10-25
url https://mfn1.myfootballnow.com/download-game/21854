--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -296,108 +296,108 @@
   <si>
     <t>CHI</t>
   </si>
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Mark Graham kicks 69 yards from CHI 35 to MIN -4. Touchback.</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - FS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - SS</t>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>#91 David Powell - WLB</t>
   </si>
   <si>
-    <t>#76 Harold Graham - LDE</t>
+    <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#9 Mark Graham - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 26-Manuel Lee ran to MIN 27 for 2 yards. Tackle by 50-Michael Martinez.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
   <si>
     <t>#32 Joey Bowers - RB</t>
   </si>
   <si>
-    <t>#40 Bryce Southern - FB</t>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#86 Louis Taylor - TE</t>
   </si>
   <si>
-    <t>#44 Mark Johnson - FB</t>
+    <t>#16 Mark Johnson - WR</t>
   </si>
   <si>
     <t>#69 William Sasse - LT</t>
   </si>
   <si>
     <t>#68 Phillip Bailey - LG</t>
   </si>
   <si>
     <t>#71 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#62 Dennis Savage - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#95 Shawn Garland - LDE</t>
   </si>
   <si>
     <t>#98 Scot Fick - DT</t>
   </si>
   <si>
     <t>#77 Michael Dunn - DT</t>
   </si>
@@ -695,54 +695,54 @@
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-7-MIN 7 (8:42) 5-James Brown ran to MIN 7 for a short gain. Tackle by 52-David Cordero.</t>
   </si>
   <si>
     <t>#85 Larry Oconnor - TE</t>
   </si>
   <si>
     <t>#13 Roger Alexander - WR</t>
   </si>
   <si>
     <t>#10 James Spinelli - WR</t>
   </si>
   <si>
     <t>#55 Gary Norris - C</t>
   </si>
   <si>
     <t>#99 Jesse Massaro - DT</t>
   </si>
   <si>
-    <t>#52 David Cordero - MLB</t>
-[...2 lines deleted...]
-    <t>#35 Darren Sharper - CB</t>
+    <t>#52 David Cordero - WLB</t>
+  </si>
+  <si>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#28 Thomas Odom - CB</t>
   </si>
   <si>
     <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>8:00</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-7-MIN 7 (7:59) 5-James Brown ran to MIN 5 for 3 yards. Tackle by 56-Brooks Hamilton. CHI 5-James Brown was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>7:21</t>
   </si>
   <si>
     <t>MIN 5</t>
   </si>