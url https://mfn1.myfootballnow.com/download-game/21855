--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -365,51 +365,51 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#84 Johnny Joiner - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#71 Earl Mann - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#71 John Perreault - LDE</t>
   </si>
   <si>
     <t>#77 Christian Villanueva - DT</t>
   </si>
   <si>
     <t>#60 Paul Grace - DT</t>
   </si>
   <si>
     <t>#91 Rupert Schneider - RDE</t>
   </si>
   <si>
     <t>#98 Alfred Richardson - SLB</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
     <t>#90 Johnnie Arnold - WLB</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>#52 Joe Sather - SLB</t>
   </si>
   <si>
     <t>#46 Milton Wright - CB</t>
   </si>
   <si>
     <t>#31 Milton Massey - CB</t>
   </si>
   <si>
     <t>12:45</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>2-10-KCY 25 (12:44) 24-George Slocum ran to KCY 17 for 8 yards. 24-George Slocum FUMBLES (31-Milton Massey) recovered by KCY-39-Charles Martin at KCY 18. Tackle by 86-Robert Coleman. LAA 30-Mario Watterson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#24 George Slocum - RB</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>12:36</t>
   </si>
   <si>
     <t>KCY 18</t>
   </si>
   <si>
     <t>1-10-KCY 18 (12:37) 85-Luis Ornelas ran to KCY 17 for -1 yards. Tackle by 50-Willie Banas.</t>
   </si>
   <si>
     <t>11:57</t>
   </si>
   <si>
     <t>KCY 17</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>LAA 28</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>3-6-LAA 28 (9:11) 14-Tony Moore sacked at LAA 18 for -9 yards (97-Paul Thompson). Sack allowed by 55-Robert Desrosiers.</t>
   </si>
   <si>
     <t>8:37</t>
   </si>
   <si>
     <t>LAA 18</t>
   </si>
   <si>
     <t>4-15-LAA 18 (8:36) 4-Roy Farley punts 49 yards to KCY 33. 28-Richard Santana to KCY 40 for 8 yards. Tackle by 53-Clint Shepard.</t>
   </si>
   <si>
     <t>#4 Roy Farley - P</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
     <t>8:27</t>
   </si>
   <si>
     <t>KCY 40</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-KCY 40 (8:28) 8-Kirk Harrelson pass Pass knocked down by 27-Raul Kilpatrick. incomplete, intended for 85-Luis Ornelas.</t>
   </si>
   <si>
     <t>8:24</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
@@ -794,51 +794,51 @@
   <si>
     <t>3-9-LAA 21 (3:22) 30-Charles Leatherwood ran to LAA 20 for 1 yards. Tackle by 21-Gary Whitworth.</t>
   </si>
   <si>
     <t>2:45</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-8-LAA 20 (2:44) 5-David Schwartz 38 yard field goal is GOOD. KCY 3 LAA 0</t>
   </si>
   <si>
     <t>#5 David Schwartz - K</t>
   </si>
   <si>
     <t>#68 Michael Manus - LT</t>
   </si>
   <si>
     <t>#57 George Koval - LT</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#57 Rey Jordan - LDE</t>
   </si>
   <si>
     <t>2:40</t>
   </si>
   <si>
     <t>KCY 35</t>
   </si>
   <si>
     <t>(2:41) 5-David Schwartz kicks 75 yards from KCY 35 to LAA -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-LAA 25 (2:41) 30-Mario Watterson ran to LAA 25 for a short gain. Tackle by 31-Milton Massey.</t>
   </si>
   <si>
     <t>2:08</t>
   </si>
   <si>
     <t>2-10-LAA 25 (2:07) 24-George Slocum ran to LAA 34 for 8 yards. Tackle by 49-Conrad Johnson.</t>
   </si>
   <si>
     <t>1:30</t>
   </si>
@@ -899,51 +899,51 @@
   <si>
     <t>3-11-KCY 38 (14:57) PENALTY - False Start (LAA 14-Tony Moore)</t>
   </si>
   <si>
     <t>KCY 43</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>3-16-KCY 43 (14:57) 30-Mario Watterson ran to KCY 33 for 10 yards. Tackle by 49-Conrad Johnson.</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>KCY 33</t>
   </si>
   <si>
     <t>4-6-KCY 33 (14:22) 19-John Lambert 51 yard field goal is GOOD. KCY 3 LAA 3</t>
   </si>
   <si>
     <t>#18 Curtis Guillermo - QB</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>(14:18) 19-John Lambert kicks 74 yards from LAA 35 to KCY -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-KCY 25 (14:18) 30-Charles Leatherwood ran to KCY 26 for 1 yards. Tackle by 71-John Perreault. 85-Luis Ornelas missed that block completely.</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>2-9-KCY 26 (13:35) 30-Charles Leatherwood ran to KCY 24 for -2 yards. Tackle by 90-Johnnie Arnold.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>