--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -1109,51 +1109,51 @@
   <si>
     <t>1-10-TEN 47 (14:14) 3-Robert Robinson pass Pass knocked down by 45-Scott Anderson. incomplete, intended for 21-Samuel Burke.</t>
   </si>
   <si>
     <t>14:08</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>2-10-TEN 47 (14:09) 84-Leonard Culpepper ran to TEN 46 for -1 yards. Tackle by 56-David Johnson.</t>
   </si>
   <si>
     <t>13:34</t>
   </si>
   <si>
     <t>I Formation Twin WR Slot Hitch</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-11-TEN 46 (13:33) 3-Robert Robinson pass Pass knocked down by 36-Kenneth Tomasini. incomplete, intended for 81-James Blankenship.</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>13:28</t>
   </si>
   <si>
     <t>4-11-TEN 46 (13:29) 8-Rick Deckard punts 49 yards to DEN 5.</t>
   </si>
   <si>
     <t>13:21</t>
   </si>
   <si>
     <t>DEN 5</t>
   </si>
   <si>
     <t>1-10-DEN 5 (13:22) 23-Michael Jacques ran to DEN 7 for 2 yards. Tackle by 93-Lewis Marshall.</t>
   </si>
   <si>
     <t>12:41</t>
   </si>
   <si>
     <t>DEN 7</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>