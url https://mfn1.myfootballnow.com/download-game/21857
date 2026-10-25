--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 14-Thomas McFarland kicks 66 yards from JAX 35 to SFO -1. 22-Phillip Watson to SFO 22 for 24 yards. Tackle by 31-Jere Mann.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#14 Thomas McFarland - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>SFO 22</t>
   </si>
@@ -479,51 +479,51 @@
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-SFO 23 (13:04) 18-James Washington punts 49 yards to JAX 28. 88-Richard Kwok to JAX 32 for 3 yards. Tackle by 24-Kevin Cory.</t>
   </si>
   <si>
     <t>#18 James Washington - P</t>
   </si>
   <si>
     <t>#66 Robert Greenawalt - C</t>
   </si>
   <si>
     <t>#88 Richard Kwok - WR</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>JAX 32</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Quarter Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-JAX 32 (12:57) 13-Jerome Vela pass complete to 18-William Perkins to JAX 38 for 6 yards. Tackle by 36-Horace Graham.</t>
   </si>
   <si>
     <t>#13 Jerome Vela - QB</t>
   </si>
   <si>
     <t>#21 Robert Palmer - RB</t>
   </si>
   <si>
     <t>#84 John Gross - FB</t>
   </si>