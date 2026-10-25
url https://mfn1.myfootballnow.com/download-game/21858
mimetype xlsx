--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -383,51 +383,51 @@
   <si>
     <t>#59 Justin Billings - C</t>
   </si>
   <si>
     <t>#65 Leon Oshea - RG</t>
   </si>
   <si>
     <t>#50 Jamie Deloach - RT</t>
   </si>
   <si>
     <t>#72 Michael Bowman - LDE</t>
   </si>
   <si>
     <t>#77 Daniel Benoit - DT</t>
   </si>
   <si>
     <t>#79 Raymond Holly - RDE</t>
   </si>
   <si>
     <t>#78 Martin Mason - RDE</t>
   </si>
   <si>
     <t>#56 Bruce Gregory - SLB</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#22 Antony Preston - CB</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>#49 Coleman Cooper - FS</t>
   </si>
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>IND 28</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
@@ -803,51 +803,51 @@
   <si>
     <t>1-3-IND 3 (4:21) 16-Ronnie Pepin pass complete to 84-Jeffrey Torrance for 3 yards. TOUCHDOWN! 84-Jeffrey Torrance did some fancy footwork there. LV 6 IND 3</t>
   </si>
   <si>
     <t>#3 Jose Wills - RB</t>
   </si>
   <si>
     <t>4:17</t>
   </si>
   <si>
     <t>IND 15</t>
   </si>
   <si>
     <t>(4:18) Extra point GOOD by 4-Curtis Winn. LV 7 IND 3</t>
   </si>
   <si>
     <t>#67 Peter Check - RT</t>
   </si>
   <si>
     <t>#48 Justin Brumbaugh - WLB</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#73 Darryl Leslie - DT</t>
   </si>
   <si>
     <t>(4:18) 4-Curtis Winn kicks 75 yards from LV 35 to IND -10. Touchback.</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Inside</t>
   </si>
   <si>
     <t>1-10-IND 25 (4:18) 3-Jonathan Montagna pass Pass knocked down by 31-Robert Polley. incomplete, intended for 89-Jorge Delagarza. IND 24-Matthew Campanella was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>4:15</t>
   </si>
   <si>
     <t>2-10-IND 25 (4:16) 3-Jonathan Montagna pass complete to 11-Evan Smith to IND 31 for 6 yards. Tackle by 22-Antony Preston. Great move by 11-Evan Smith to get free of his coverage.</t>
   </si>
   <si>
     <t>#20 Vicente Degnan - RB</t>
   </si>
   <si>
     <t>3:42</t>
   </si>