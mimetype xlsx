--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -371,81 +371,81 @@
   <si>
     <t>#83 Raymond Hansen - TE</t>
   </si>
   <si>
     <t>#89 Kenneth Bowersox - TE</t>
   </si>
   <si>
     <t>#82 Albert Bowers - WR</t>
   </si>
   <si>
     <t>#77 Frank McRoy - LT</t>
   </si>
   <si>
     <t>#75 Brandon Hagood - LG</t>
   </si>
   <si>
     <t>#64 George Fields - C</t>
   </si>
   <si>
     <t>#68 Stuart Beck - RG</t>
   </si>
   <si>
     <t>#78 Albert Ricci - RT</t>
   </si>
   <si>
-    <t>#60 Paul Carlucci - RDE</t>
+    <t>#59 Paul Carlucci - RDE</t>
   </si>
   <si>
     <t>#95 Sean Bowen - LDE</t>
   </si>
   <si>
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#27 Leslie Grier - SLB</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
+    <t>#37 Thomas Hahn - SS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>CIN 29</t>
   </si>
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>2-6-CIN 29 (14:19) 6-Joseph Galle pass complete to 82-Albert Bowers to CIN 42 for 13 yards. Tackle by 38-Henry Baker. PENALTY - Holding (CIN 78-Albert Ricci)</t>
   </si>
   <si>
     <t>#14 Charles Barnett - WR</t>
   </si>
   <si>
     <t>#44 John Nolan - FS</t>
   </si>
   <si>
     <t>14:14</t>
   </si>
@@ -533,51 +533,51 @@
   <si>
     <t>CIN 49</t>
   </si>
   <si>
     <t>Singleback Normal TE Quick Out</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-9-CIN 49 (10:56) 6-Joseph Galle pass incomplete, dropped by 8-Angel Greve. Pressure by 67-Richard Shah.</t>
   </si>
   <si>
     <t>10:51</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-9-CIN 49 (10:52) 16-Brian Ward punts 41 yards to DET 10. Fair Catch by 80-Jason Myers.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>#80 Jason Myers - WR</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#67 John Henry - RG</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>#55 Sherman Peacock - RDE</t>
   </si>
   <si>
     <t>#7 Joseph Butler - CB</t>
   </si>
   <si>
     <t>#30 Billy Rowlands - SS</t>
   </si>
   <si>
     <t>#34 Benjamin Houck - SS</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>DET 14</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-6-DET 14 (10:10) 5-Richard Bodden pass complete to 80-Jason Myers to DET 35 for 21 yards. Tackle by 27-William Carr. Pressure by 94-Long Whaley.</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#62 Thomas Moore - C</t>
   </si>
   <si>
     <t>9:33</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-DET 35 (9:32) 23-Kenneth Watson ran to DET 43 for 8 yards. Tackle by 55-Sherman Peacock.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>