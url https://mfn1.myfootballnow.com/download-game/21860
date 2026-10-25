--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -428,57 +428,57 @@
   <si>
     <t>CLE 49</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-CLE 49 (14:24) 11-Richard Montgomery pass complete to 88-Ian Isenhour to CLE 44 for 5 yards. Tackle by 36-Antoine Ayala.</t>
   </si>
   <si>
     <t>#37 Erick Nicholson - RB</t>
   </si>
   <si>
     <t>#30 Scott Ortega - RB</t>
   </si>
   <si>
     <t>#88 Ian Isenhour - TE</t>
   </si>
   <si>
     <t>#80 Dennis Dawson - WR</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>#53 Lewis Pimentel - RG</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>#93 John Davis - MLB</t>
   </si>
   <si>
     <t>#59 Dennis Cox - WLB</t>
   </si>
   <si>
     <t>#36 Antoine Ayala - FS</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>CLE 44</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-5-CLE 44 (13:46) 31-Jonathan Aiken ran to CLE 41 for 3 yards. Tackle by 58-Kyle Koch.</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>#9 Stanley Chandler - QB</t>
   </si>
   <si>
     <t>#34 Shaun Bradford - FB</t>
   </si>
   <si>
     <t>#82 John Bingham - TE</t>
   </si>
   <si>
     <t>#84 Clint Thomas - TE</t>
   </si>
   <si>
     <t>#46 Robert Cervantes - TE</t>
   </si>
   <si>
     <t>#13 Patrick Waite - WR</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>#66 William Parham - LG</t>
   </si>
   <si>
-    <t>#62 Orlando Cotton - C</t>
+    <t>#62 Orlando Cotton - RG</t>
   </si>
   <si>
     <t>#70 Horace Glenn - RG</t>
   </si>
   <si>
     <t>#76 Adam Hale - RT</t>
   </si>
   <si>
     <t>#92 Loren Smith - LDE</t>
   </si>
   <si>
     <t>#66 Luther Best - DT</t>
   </si>
   <si>
     <t>#91 John Allen - DT</t>
   </si>
   <si>
     <t>#76 Joseph Lamb - RDE</t>
   </si>
   <si>
     <t>#90 Roy Richards - WLB</t>
   </si>
   <si>
     <t>#34 Xavier Woodard - CB</t>
   </si>
@@ -821,51 +821,51 @@
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>2-1-DAL 1 (3:36) 9-Stanley Chandler pass complete to 88-Leslie Cornell for 1 yards. TOUCHDOWN! CLE 6 DAL 3</t>
   </si>
   <si>
     <t>3:33</t>
   </si>
   <si>
     <t>DAL 15</t>
   </si>
   <si>
     <t>(3:34) Extra point GOOD by 15-Timothy Magee. CLE 7 DAL 3</t>
   </si>
   <si>
     <t>#12 Robert North - QB</t>
   </si>
   <si>
-    <t>#68 James Richardson - RG</t>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>#56 William Schwartz - LG</t>
   </si>
   <si>
     <t>#95 Edgar Jacobs - WLB</t>
   </si>
   <si>
     <t>(3:34) 15-Timothy Magee kicks 73 yards from CLE 35 to DAL -8. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-DAL 25 (3:34) 11-Richard Montgomery pass incomplete, the ball was thrown away. Pressure by 67-William Patrick.</t>
   </si>
   <si>
     <t>3:29</t>
   </si>
   <si>
     <t>Weak I Normal Skinny Posts</t>
   </si>
@@ -2256,69 +2256,69 @@
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">