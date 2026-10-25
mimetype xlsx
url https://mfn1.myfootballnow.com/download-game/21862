--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -557,51 +557,51 @@
   <si>
     <t>Strong I Big HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-NYN 20 (11:57) 35-Thomas Gibson ran to NYN 20 for a short gain. Tackle by 91-Monroe Legendre.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#35 Thomas Gibson - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#79 Harold Stirling - LDE</t>
   </si>
   <si>
     <t>#92 Joseph Law - LDE</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#51 John Logston - SLB</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>#19 Danny Ware - WR</t>
   </si>
   <si>
     <t>#62 Landon Everhart - RG</t>
   </si>
   <si>
     <t>#37 Rafael Calloway - SS</t>
   </si>
   <si>
     <t>11:11</t>
   </si>
   <si>
     <t>NYN 13</t>
   </si>
   <si>
     <t>4-17-NYN 13 (11:12) 2-Doyle Armstrong punts 50 yards to WAS 37. 86-Rafael Ronquillo to WAS 40 for 4 yards. Tackle by 31-Jason Forrester.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
+    <t>#54 Ronald Cross - LT</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>11:04</t>
   </si>
   <si>
     <t>WAS 40</t>
   </si>
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>Nickel Blitz Weak Blitz</t>
   </si>
   <si>
     <t>1-10-WAS 40 (11:05) 19-Dwight Yeary pass complete to 13-Steven Harrison to NYN 41 for 19 yards. Tackle by 32-Jose Coyle. Great move by 13-Steven Harrison to get free of his coverage.</t>
   </si>
   <si>
     <t>10:20</t>
   </si>
   <si>
     <t>NYN 41</t>
   </si>