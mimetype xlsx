--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -302,105 +302,105 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-John Sullivan kicks 73 yards from NED 35 to PIT -8. Touchback.</t>
   </si>
   <si>
     <t>#43 Randy Eckert - RB</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#26 Jacob Hoffman - SS</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>#41 Floyd Noble - SS</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#8 John Sullivan - K</t>
   </si>
   <si>
     <t>PIT</t>
   </si>
   <si>
     <t>PIT 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-PIT 25 (15:00) 43-Randy Eckert ran to PIT 26 for 1 yards. Tackle by 50-Paul Winters.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#85 Jeffrey Jacks - TE</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#99 Freddie Room - LDE</t>
   </si>
   <si>
     <t>#52 Vernon Smith - RDE</t>
   </si>
   <si>
     <t>#95 Richard McDonald - DT</t>
   </si>
   <si>
     <t>#72 Eugene Knight - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
@@ -485,57 +485,57 @@
   <si>
     <t>#10 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#45 Samuel Williams - WR</t>
   </si>
   <si>
     <t>#14 Steven Siler - WR</t>
   </si>
   <si>
     <t>#69 Austin Chan - LT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#66 Gary Evans - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>13:12</t>
   </si>
   <si>
     <t>Shotgun Normal Short Attack</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-1-PIT 26 (13:11) 11-Ralph Archie pass Pass knocked down by 26-Jacob Hoffman. incomplete, intended for 45-Samuel Williams.</t>
   </si>
   <si>
     <t>13:07</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>3-1-PIT 26 (13:08) 11-Ralph Archie pass complete to 45-Samuel Williams to PIT 14 for 12 yards. Tackle by 47-Ramon Jefferson.</t>
   </si>
   <si>
     <t>12:33</t>
   </si>
@@ -656,51 +656,51 @@
   <si>
     <t>1-10-PIT 25 (10:28) 43-Randy Eckert ran to PIT 25 for a short loss. Tackle by 53-Joseph Nunez.</t>
   </si>
   <si>
     <t>9:52</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-10-PIT 25 (9:51) 17-Charles Gates pass complete to 10-Erik Acord to PIT 42 for 18 yards. Tackle by 97-Richard McGarry. Pressure by 95-Richard McDonald.</t>
   </si>
   <si>
     <t>9:03</t>
   </si>
   <si>
     <t>PIT 42</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-PIT 42 (9:02) 43-Randy Eckert ran to PIT 47 for 5 yards. Tackle by 52-Vernon Smith.</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>#6 Richard Ball - SS</t>
   </si>
   <si>
     <t>#27 Guillermo Lawson - SS</t>
   </si>
   <si>
     <t>8:24</t>
   </si>
   <si>
     <t>PIT 47</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Under Double Safety Blitz</t>
   </si>
   <si>
     <t>2-5-PIT 47 (8:23) 21-Richard Johnson ran to PIT 49 for 2 yards. Tackle by 95-Richard McDonald.</t>
   </si>
@@ -812,51 +812,51 @@
   <si>
     <t>Strong I Normal HB Power Strong</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>1-10-NED 32 (5:00) 28-Edmond Hinnant ran to NED 41 for 9 yards. Tackle by 91-Michael Fulkerson.</t>
   </si>
   <si>
     <t>4:19</t>
   </si>
   <si>
     <t>NED 41</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-1-NED 41 (4:18) 9-David Gram pass complete to 14-Steven Siler to NED 47 for 6 yards. Tackle by 26-Jacob Hoffman.</t>
   </si>
   <si>
     <t>#9 David Gram - QB</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>3:37</t>
   </si>
   <si>
     <t>NED 47</t>
   </si>
   <si>
     <t>1-10-NED 47 (3:36) 11-Ralph Archie pass complete to 34-Richard Matson to PIT 44 for 9 yards. Tackle by 25-Robert Delmonte.</t>
   </si>
   <si>
     <t>#46 Lance Huguley - RB</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
     <t>2:58</t>
   </si>
   <si>
     <t>PIT 44</t>
   </si>
   <si>
     <t>2-1-PIT 44 (2:57) 34-Richard Matson ran to PIT 42 for 2 yards. Tackle by 49-Donald Cronk.</t>
   </si>