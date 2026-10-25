--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -383,51 +383,51 @@
   <si>
     <t>#75 Robert Crawford - LG</t>
   </si>
   <si>
     <t>#70 Ellis Escobedo - C</t>
   </si>
   <si>
     <t>#79 Kurtis Alvey - RG</t>
   </si>
   <si>
     <t>#65 Jerry Easterling - RT</t>
   </si>
   <si>
     <t>#95 Chester Johnson - LDE</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>CAR 48</t>
   </si>
@@ -542,51 +542,51 @@
   <si>
     <t>#4 Terry Johnson - QB</t>
   </si>
   <si>
     <t>#73 Travis Clark - LT</t>
   </si>
   <si>
     <t>#9 Stephen Figaro - K</t>
   </si>
   <si>
     <t>#74 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
     <t>#75 Vernon Bang - RDE</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>12:31</t>
   </si>
   <si>
     <t>BUF 35</t>
   </si>
   <si>
     <t>(12:32) 9-Stephen Figaro kicks 64 yards from BUF 35 to CAR 1. 27-Anthony Squires to CAR 23 for 23 yards. Tackle by 20-Johnathan Turcios.</t>
   </si>
   <si>
     <t>#27 Anthony Squires - RB</t>
   </si>
   <si>
     <t>#29 Robert Love - CB</t>
   </si>
   <si>
     <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>12:27</t>
   </si>
   <si>
     <t>CAR 23</t>
   </si>
@@ -599,60 +599,60 @@
   <si>
     <t>1-10-CAR 23 (12:28) 21-Andrew Wu ran to CAR 23 for a short loss. Tackle by 31-Frank Despres.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#21 Andrew Wu - RB</t>
   </si>
   <si>
     <t>#44 Larry Rodriguez - FB</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#81 Scott Martino - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
   <si>
     <t>#36 Jesse Rivers - CB</t>
   </si>
   <si>
     <t>#31 Frank Despres - FS</t>
   </si>
   <si>
     <t>#39 Francisco Bennett - SS</t>
   </si>
   <si>
     <t>11:46</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t>#65 Charles Fairbanks - LG</t>
   </si>
   <si>
     <t>#69 Joseph Walters - DT</t>
   </si>
   <si>
     <t>#97 Richard Garcia - MLB</t>
   </si>
   <si>
     <t>10:49</t>
   </si>
   <si>
     <t>BUF 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-BUF 22 (10:50) 21-Jon Noble ran to BUF 23 for 2 yards. Tackle by 56-David Ganey.</t>
   </si>
   <si>
-    <t>#86 Dale Bigelow - TE</t>
+    <t>#84 Dale Bigelow - TE</t>
   </si>
   <si>
     <t>#84 Kirk Oakes - TE</t>
   </si>
   <si>
     <t>10:11</t>
   </si>
   <si>
     <t>BUF 23</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>2-8-BUF 23 (10:10) 13-John Wade pass incomplete, the ball was thrown away. Pressure by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>10:05</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>3-8-BUF 23 (10:06) 13-John Wade pass complete to 87-Jerry Jimenez to BUF 34 for 11 yards. Tackle by 46-Marshall Roberson.</t>
   </si>
@@ -776,51 +776,51 @@
   <si>
     <t>8:43</t>
   </si>
   <si>
     <t>BUF 33</t>
   </si>
   <si>
     <t>3-11-BUF 33 (8:42) 13-John Wade pass complete to 80-Jason Hernandez to CAR 41 for 26 yards. Tackle by 26-Chad Johnson.</t>
   </si>
   <si>
     <t>8:08</t>
   </si>
   <si>
     <t>CAR 41</t>
   </si>
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
   <si>
     <t>1-10-CAR 41 (8:07) 13-John Wade pass complete to 87-Jerry Jimenez to CAR 33 for 8 yards. Tackle by 46-Marshall Roberson. 46-Marshall Roberson got away with a hold on that play.</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>7:33</t>
   </si>
   <si>
     <t>CAR 33</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>2-2-CAR 33 (7:32) 13-John Wade pass complete to 15-Myron Haggerty to CAR 12 for 21 yards. Tackle by 26-Chad Johnson.</t>
   </si>
   <si>
     <t>6:51</t>
   </si>
   <si>
     <t>1-10-CAR 12 (6:50) 13-John Wade pass complete to 87-Jerry Jimenez to CAR 9 for 3 yards. Tackle by 30-Terry Barrientos.</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>CAR 9</t>
   </si>