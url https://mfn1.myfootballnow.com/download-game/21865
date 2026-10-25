--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -365,51 +365,51 @@
   <si>
     <t>#33 Gerald Bartholomew - FB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
   <si>
     <t>#99 Paul Torbert - RDE</t>
   </si>
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#90 Jules Triplett - DT</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#59 Ron Slater - SLB</t>
   </si>
   <si>
     <t>#55 Jackson Nelson - MLB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
@@ -434,54 +434,54 @@
   <si>
     <t>46 Normal 3 Deep Zone</t>
   </si>
   <si>
     <t>2-5-NYA 30 (14:28) 11-Patrick Camp pass complete to 10-Kenneth Nale to NYA 35 for 5 yards. Tackle by 38-Jose Anderson.</t>
   </si>
   <si>
     <t>#22 Daniel Johns - CB</t>
   </si>
   <si>
     <t>13:44</t>
   </si>
   <si>
     <t>NYA 35</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>
   <si>
     <t>Nickel Strong Man Strong Zone Weak</t>
   </si>
   <si>
     <t>1-10-NYA 35 (13:43) 11-Patrick Camp pass complete to 10-Kenneth Nale to NYA 40 for 4 yards. Tackle by 38-Jose Anderson.</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
-[...2 lines deleted...]
-    <t>#17 William Hollins - WR</t>
+    <t>#48 Robert Cruz - RB</t>
+  </si>
+  <si>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#20 Mike McCarthy - CB</t>
   </si>
   <si>
     <t>13:04</t>
   </si>
   <si>
     <t>NYA 40</t>
   </si>
   <si>
     <t>Weak I Normal WR Corner TE Middle</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-6-NYA 40 (13:03) 11-Patrick Camp ran to NYA 43 for 3 yards. Tackle by 51-Franklin Bohrer.</t>
   </si>
   <si>
     <t>#51 Franklin Bohrer - MLB</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
@@ -512,51 +512,51 @@
   <si>
     <t>NYA 44</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-NYA 44 (11:44) 1-Michael Armstead punts 48 yards to MIA 8. 85-Laverne Robertson to MIA 14 for 7 yards. Tackle by 79-Ralph Roberts.</t>
   </si>
   <si>
     <t>#1 Michael Armstead - P</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>11:35</t>
   </si>
   <si>
     <t>MIA 14</t>
   </si>
@@ -587,51 +587,51 @@
   <si>
     <t>#15 Daniel McNabb - WR</t>
   </si>
   <si>
     <t>#62 Richard Harris - RG</t>
   </si>
   <si>
     <t>#63 Seth Basher - LG</t>
   </si>
   <si>
     <t>#73 Michael Holmes - C</t>
   </si>
   <si>
     <t>#61 Victor Jandreau - RG</t>
   </si>
   <si>
     <t>#72 George McCallum - RT</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>NYA 46</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Drag In</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-NYA 46 (10:51) 7-Thomas Pugliese ran to NYA 37 for 9 yards. Tackle by 39-Theron Goodwin.</t>
   </si>