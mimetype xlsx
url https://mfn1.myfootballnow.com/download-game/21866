--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -290,156 +290,156 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>HOU</t>
   </si>
   <si>
     <t>HOU 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Billy Quevedo kicks 74 yards from HOU 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
+    <t>#48 Victor Martin - CB</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#48 Andrew Prim - CB</t>
-[...2 lines deleted...]
-    <t>#55 Bobby Myers - WLB</t>
+    <t>#44 Andrew Prim - CB</t>
+  </si>
+  <si>
+    <t>#45 Bobby Myers - WLB</t>
   </si>
   <si>
     <t>#51 William Howard - WLB</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
-    <t>#40 Richard House - CB</t>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Right</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 20-Lee Fyffe ran to TBY 26 for 1 yards. Tackle by 71-Robert Harmon.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#60 Fred Billings - C</t>
+    <t>#61 Fred Billings - C</t>
   </si>
   <si>
     <t>#68 Eugene Lawrence - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - C</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
-[...2 lines deleted...]
-    <t>#35 Willard Beattie - FS</t>
+    <t>#29 Andre Bolden - FS</t>
+  </si>
+  <si>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>TBY 26</t>
   </si>
   <si>
     <t>Singleback Empty 4 Short Posts</t>
   </si>
   <si>
     <t>Dime Flat MLB SS Blitz</t>
   </si>
   <si>
     <t>2-9-TBY 26 (14:19) 9-Carl Hagen pass complete to 13-Tom Mauney to HOU 27 for 47 yards. Tackle by 46-Andre Bolden. HOU 35-Willard Beattie was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#80 Michael Springer - TE</t>
   </si>
@@ -452,54 +452,54 @@
   <si>
     <t>13:31</t>
   </si>
   <si>
     <t>HOU 27</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>1-10-HOU 27 (13:30) 20-Lee Fyffe ran to HOU 25 for 2 yards. Tackle by 77-Thomas Marino.</t>
   </si>
   <si>
     <t>#82 Dewayne Raynor - TE</t>
   </si>
   <si>
     <t>#12 Aaron Pabon - WR</t>
   </si>
   <si>
     <t>#72 Joshua McLaurin - LT</t>
   </si>
   <si>
-    <t>#67 Jerome Rice - C</t>
-[...2 lines deleted...]
-    <t>#61 William Hampton - C</t>
+    <t>#76 Jerome Rice - C</t>
+  </si>
+  <si>
+    <t>#67 William Hampton - LG</t>
   </si>
   <si>
     <t>#76 Austin Tanner - DT</t>
   </si>
   <si>
     <t>#77 Thomas Marino - DT</t>
   </si>
   <si>
     <t>#69 Donald Daye - LDE</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Strong 1 Deep Man Under</t>
   </si>
   <si>
     <t>2-8-HOU 25 (12:50) 9-Carl Hagen sacked at HOU 35 for -10 yards (74-Emery Cleveland). Sack allowed by 60-Fred Billings. PENALTY - Offsides (HOU 74-Emery Cleveland)</t>
   </si>
@@ -596,183 +596,183 @@
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
     <t>TBY 35</t>
   </si>
   <si>
     <t>(10:42) 3-Thomas Spielman kicks 75 yards from TBY 35 to HOU -10. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 25 (10:42) 17-William Akins sacked at HOU 17 for -8 yards (56-John Quarterman) HOU 78-Robert Williams was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#81 Charles Cortez - TE</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
-[...2 lines deleted...]
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#67 Douglas Landry - LG</t>
+  </si>
+  <si>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
+    <t>#50 John Quarterman - MLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>10:10</t>
   </si>
   <si>
     <t>HOU 17</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>2-18-HOU 17 (10:09) 17-William Akins pass complete to 13-Larry Santos to HOU 37 for 20 yards. Tackle by 35-John Patterson. PENALTY - Holding (HOU 56-Charles Handy)</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>HOU 9</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>2-26-HOU 9 (10:04) 17-William Akins sacked at HOU 1 for -8 yards (91-Alfonso White). Sack allowed by 64-John Harris.</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>9:24</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>3-34-HOU 1 (9:23) 17-William Akins pass Pass knocked down by 38-Edward Burkhalter. incomplete, intended for 13-Larry Santos.</t>
   </si>
   <si>
     <t>#32 Dennis Castro - RB</t>
   </si>
   <si>
     <t>9:19</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-34-HOU 1 (9:20) 7-Gerald Brown punts 50 yards to TBY 49. Fair Catch by 13-Tom Mauney.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
-    <t>#58 David Goodwin - LG</t>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>#58 Mathew McDonald - WLB</t>
   </si>
   <si>
     <t>#95 Anthony Almaraz - DT</t>
   </si>
   <si>
-    <t>#94 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>9:13</t>
   </si>
   <si>
     <t>TBY 49</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-TBY 49 (9:14) 21-Ryan Clover ran to HOU 41 for 10 yards. Tackle by 21-Antonio Cromartie. HOU 91-Charles Hensley was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:30</t>
   </si>
   <si>
     <t>HOU 41</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
@@ -1448,51 +1448,51 @@
   <si>
     <t>9:09</t>
   </si>
   <si>
     <t>2-3-TBY 3 (9:08) 36-Johnny Walls ran to TBY 1 for 1 yards. Tackle by 51-William Howard.</t>
   </si>
   <si>
     <t>8:25</t>
   </si>
   <si>
     <t>TBY 1</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-1-TBY 1 (8:24) 17-William Akins pass complete to 81-Charles Cortez for 1 yards. TOUCHDOWN! TBY 17 HOU 6</t>
   </si>
   <si>
     <t>8:21</t>
   </si>
   <si>
     <t>(8:22) Extra point GOOD by 18-Billy Quevedo. TBY 17 HOU 7</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
+    <t>#8 Wallace Haskins - QB</t>
   </si>
   <si>
     <t>(8:22) 18-Billy Quevedo kicks 74 yards from HOU 35 to TBY -9. 21-Ryan Clover to TBY 31 for 41 yards. Tackle by 74-Emery Cleveland. HOU 2-Robert Lamberton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
     <t>TBY 31</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-TBY 31 (8:16) 20-Lee Fyffe ran to TBY 39 for 7 yards. Tackle by 59-Jack Harris. PENALTY - Offsides (HOU 96-Kyle Foote)</t>
   </si>
   <si>
     <t>8:11</t>
   </si>
   <si>
     <t>1-5-TBY 36 (8:12) 21-Ryan Clover ran to TBY 43 for 7 yards. Tackle by 21-Antonio Cromartie.</t>
   </si>
   <si>
     <t>7:38</t>
   </si>
@@ -2273,95 +2273,95 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="473.027" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>