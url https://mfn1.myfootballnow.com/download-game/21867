--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -317,96 +317,96 @@
   <si>
     <t>#97 Nelson Macrae - MLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#55 Gary McKinney - SLB</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>GBY</t>
   </si>
   <si>
     <t>GBY 25</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-GBY 25 (15:00) 28-James Moran ran to GBY 26 for 1 yards. Tackle by 99-Dion Ponder.</t>
   </si>
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#15 Chad Sailor - WR</t>
   </si>
   <si>
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
+    <t>#56 Orlando Miller - RG</t>
   </si>
   <si>
     <t>#79 Jay Garver - RT</t>
   </si>
   <si>
     <t>#63 Richard Rowland - LDE</t>
   </si>
   <si>
     <t>#92 David Sosa - DT</t>
   </si>
   <si>
     <t>#69 Omer Moore - DT</t>
   </si>
   <si>
     <t>#96 Dennis Neer - RDE</t>
   </si>
   <si>
     <t>#54 James Reny - MLB</t>
   </si>
   <si>
     <t>#55 John Rickards - MLB</t>
   </si>
   <si>
     <t>#99 Dion Ponder - WLB</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#12 Max Turner - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
     <t>#79 Charles Brewer - RG</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>LOS 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Blitz Stunt Blitz</t>
   </si>