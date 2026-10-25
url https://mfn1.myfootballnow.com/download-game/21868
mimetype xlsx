--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -302,132 +302,132 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Russell Everett kicks 75 yards from ARZ 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#85 Keith Landry - WR</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#95 Harold Graham - DT</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - FS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - SS</t>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) (Hot Read) 5-Brian Thompson pass complete to 26-Manuel Lee to MIN 22 for -3 yards. Tackle by 75-Timothy Rowe. Pressure by 43-Doug Boone. ARZ 75-Timothy Rowe was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
   <si>
     <t>#32 Joey Bowers - RB</t>
   </si>
   <si>
-    <t>#40 Bryce Southern - FB</t>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#86 Louis Taylor - TE</t>
   </si>
   <si>
-    <t>#44 Mark Johnson - FB</t>
+    <t>#16 Mark Johnson - WR</t>
   </si>
   <si>
     <t>#69 William Sasse - LT</t>
   </si>
   <si>
     <t>#68 Phillip Bailey - LG</t>
   </si>
   <si>
     <t>#71 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#62 Dennis Savage - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>MIN 22</t>
   </si>
@@ -785,51 +785,51 @@
   <si>
     <t>I Formation 3WR SE Post</t>
   </si>
   <si>
     <t>2-1-MIN 1 (5:53) 6-Darryl Holley pass complete to 40-Juan Holm for 1 yards. TOUCHDOWN! ARZ 6 MIN 7</t>
   </si>
   <si>
     <t>5:49</t>
   </si>
   <si>
     <t>MIN 15</t>
   </si>
   <si>
     <t>(5:50) Extra point GOOD by 3-Russell Everett. ARZ 7 MIN 7</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#52 John Sandy - LT</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#60 James Smith - RG</t>
   </si>
   <si>
     <t>#57 Gregory Patten - SLB</t>
   </si>
   <si>
     <t>#90 John Putnam - SLB</t>
   </si>
   <si>
     <t>(5:50) 3-Russell Everett kicks 74 yards from ARZ 35 to MIN -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-MIN 25 (5:50) 5-Brian Thompson pass complete to 12-Donnie Rodriguez to MIN 36 for 11 yards. Tackle by 29-Mario Foxx.</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>MIN 36</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>