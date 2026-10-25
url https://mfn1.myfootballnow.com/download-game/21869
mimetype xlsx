--- v0 (2026-09-26)
+++ v1 (2026-10-25)
@@ -374,63 +374,63 @@
   <si>
     <t>#38 Tom Rogers - FB</t>
   </si>
   <si>
     <t>#86 Daniel Chastain - TE</t>
   </si>
   <si>
     <t>#89 Nicholas Lange - TE</t>
   </si>
   <si>
     <t>#78 Gary Zimmerman - LT</t>
   </si>
   <si>
     <t>#74 John Graham - LG</t>
   </si>
   <si>
     <t>#62 Ralph Root - C</t>
   </si>
   <si>
     <t>#63 Michael Gunter - RG</t>
   </si>
   <si>
     <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
-    <t>#93 Trenton Larsen - RDE</t>
-[...2 lines deleted...]
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#93 Trenton Larsen - LDE</t>
+  </si>
+  <si>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
     <t>#98 Michael Vicente - DT</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
+    <t>#78 Eli Johnson - RDE</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#52 David Eubanks - MLB</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>CHI 26</t>
   </si>