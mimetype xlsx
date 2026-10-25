--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -383,51 +383,51 @@
   <si>
     <t>#63 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
     <t>#61 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
     <t>#77 Stephen Goble - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#63 Shawn Windsor - DT</t>
   </si>
   <si>
     <t>#67 William Patrick - RDE</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>#58 Kyle Koch - MLB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
     <t>#36 Antoine Ayala - FS</t>
   </si>
   <si>
     <t>14:27</t>
   </si>
   <si>
     <t>WAS 30</t>
   </si>
@@ -491,54 +491,54 @@
   <si>
     <t>#9 Stanley Chandler - QB</t>
   </si>
   <si>
     <t>#34 Shaun Bradford - FB</t>
   </si>
   <si>
     <t>#46 Robert Cervantes - TE</t>
   </si>
   <si>
     <t>#13 Patrick Waite - WR</t>
   </si>
   <si>
     <t>#88 Leslie Cornell - WR</t>
   </si>
   <si>
     <t>#87 Jerry Pearson - WR</t>
   </si>
   <si>
     <t>#72 Vince Heyward - LT</t>
   </si>
   <si>
     <t>#56 William Schwartz - LG</t>
   </si>
   <si>
-    <t>#62 Orlando Cotton - C</t>
-[...2 lines deleted...]
-    <t>#68 James Richardson - RG</t>
+    <t>#62 Orlando Cotton - RG</t>
+  </si>
+  <si>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>#76 Adam Hale - RT</t>
   </si>
   <si>
     <t>#79 Harold Stirling - LDE</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#20 Bruce Holloway - SS</t>
   </si>
   <si>
     <t>#35 Gary Hickman - SS</t>
   </si>
   <si>
     <t>13:36</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -2264,91 +2264,91 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="317.208" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="30.564" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">