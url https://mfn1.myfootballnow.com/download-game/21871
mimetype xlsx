--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -299,144 +299,144 @@
   <si>
     <t>PIT 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 7-David Thompson kicks 64 yards from PIT 35 to PHI 1. 19-Floyd Treat to PHI 27 for 27 yards. Tackle by 99-Thomas Carr.</t>
   </si>
   <si>
     <t>#19 Floyd Treat - WR</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#51 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#48 Chris Lucas - CB</t>
   </si>
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#26 Mathew Parrish - SS</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
     <t>#7 David Thompson - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>PHI 27</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>46 Heavy SS MLB Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 27 (14:55) 1-Charles Butterworth pass incomplete, the ball was thrown away. Pressure by 96-Russell Riddle.</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#42 Matthew Ulmer - RB</t>
   </si>
   <si>
     <t>#21 Jay Hickman - FB</t>
   </si>
   <si>
-    <t>#84 Mark Dean - TE</t>
+    <t>#86 Mark Dean - TE</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#10 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#62 John Kehoe - LT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#64 Michael Hocker - RG</t>
   </si>
   <si>
     <t>#66 Darren Alexander - RT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#92 Randall Baker - RDE</t>
   </si>
   <si>
     <t>#96 Russell Riddle - SLB</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#27 Marcus Lynch - CB</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>14:48</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-10-PHI 27 (14:49) 1-Charles Butterworth pass complete to 19-Floyd Treat for 73 yards. TOUCHDOWN! PIT 0 PHI 6</t>
   </si>
@@ -512,69 +512,69 @@
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 25 (14:37) 17-Charles Gates pass complete to 19-Troy Rivers to PIT 40 for 15 yards. Tackle by 48-Chris Lucas.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#88 Robin Galaz - WR</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>#23 Paul Johnson - CB</t>
   </si>
   <si>
     <t>13:59</t>
   </si>
   <si>
     <t>PIT 40</t>
   </si>
   <si>
     <t>Shotgun Normal HB Dive</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-PIT 40 (13:58) 43-Randy Eckert ran to PIT 42 for 2 yards. Tackle by 56-Juan Dryden.</t>
   </si>
   <si>
     <t>#10 Erik Acord - WR</t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t>PHI 5</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>3-5-PHI 5 (10:25) 17-Charles Gates pass incomplete, the ball was thrown away. Pressure by 61-Richard Butler.</t>
   </si>
   <si>
     <t>10:19</t>
   </si>
   <si>
     <t>4-5-PHI 5 (10:20) 7-David Thompson 24 yard field goal is GOOD. PIT 3 PHI 7</t>
   </si>
   <si>
     <t>#8 Michael Casper - QB</t>
   </si>
   <si>
     <t>#64 Omar Roy - RT</t>
   </si>
   <si>
     <t>#65 Whitney Carter - RG</t>
   </si>
   <si>
-    <t>#58 Roger Price - MLB</t>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>10:17</t>
   </si>
   <si>
     <t>(10:18) 7-David Thompson kicks 66 yards from PIT 35 to PHI -1. 19-Floyd Treat for 102yards. TOUCHDOWN! PIT 3 PHI 13</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>(10:03) Extra point GOOD by 5-Lloyd Brewer. PIT 3 PHI 14</t>
   </si>
   <si>
     <t>(10:03) 5-Lloyd Brewer kicks 74 yards from PHI 35 to PIT -9. Touchback.</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-PIT 25 (10:03) 43-Randy Eckert ran to PIT 31 for 6 yards. Tackle by 23-Paul Johnson. PHI 48-Chris Lucas was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -770,51 +770,51 @@
   <si>
     <t>7:23</t>
   </si>
   <si>
     <t>PHI 45</t>
   </si>
   <si>
     <t>2-4-PHI 45 (7:22) 17-Charles Gates pass complete to 19-Troy Rivers to PHI 42 for 3 yards. Tackle by 25-David Nance.</t>
   </si>
   <si>
     <t>6:38</t>
   </si>
   <si>
     <t>PHI 42</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-1-PHI 42 (6:37) 43-Randy Eckert ran to PHI 36 for 6 yards. Tackle by 36-Harold King.</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>5:56</t>
   </si>
   <si>
     <t>PHI 36</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-PHI 36 (5:55) 21-Richard Johnson ran to PHI 33 for 3 yards. Tackle by 56-Juan Dryden. PHI 56-Juan Dryden was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>5:13</t>
   </si>
   <si>
     <t>PHI 33</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
@@ -1070,51 +1070,51 @@
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>1-10-PHI 36 (11:24) 1-Charles Butterworth pass incomplete, the ball was thrown away. Pressure by 53-Stephen Shelton. PIT 92-Randall Baker was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>11:15</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-10-PHI 36 (11:16) 20-Jeffry Douglas ran to PHI 46 for 10 yards. Tackle by 32-Anthony Padilla.</t>
   </si>
   <si>
     <t>#20 Jeffry Douglas - RB</t>
   </si>
   <si>
     <t>#89 Bruce Franklin - TE</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
     <t>PHI 46</t>
   </si>
   <si>
     <t>4-3 Under Shallow Right Zone</t>
   </si>
   <si>
     <t>1-10-PHI 46 (10:39) 1-Charles Butterworth pass complete to 10-Alexander Wong to PIT 49 for 5 yards. Tackle by 42-Fred Rice.</t>
   </si>
   <si>
     <t>#80 Andrew Hopkins - WR</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>2-5-PIT 49 (9:59) 20-Jeffry Douglas ran to PIT 41 for 9 yards. Tackle by 42-Fred Rice.</t>
   </si>
   <si>
     <t>9:55</t>
   </si>
@@ -2169,86 +2169,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF157"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="425.753" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>