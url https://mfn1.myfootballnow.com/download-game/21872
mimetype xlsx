--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -371,66 +371,66 @@
   <si>
     <t>#86 Daniel Chastain - TE</t>
   </si>
   <si>
     <t>#89 Nicholas Lange - TE</t>
   </si>
   <si>
     <t>#13 Roger Alexander - WR</t>
   </si>
   <si>
     <t>#78 Gary Zimmerman - LT</t>
   </si>
   <si>
     <t>#74 John Graham - LG</t>
   </si>
   <si>
     <t>#62 Ralph Root - C</t>
   </si>
   <si>
     <t>#63 Michael Gunter - RG</t>
   </si>
   <si>
     <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
     <t>#50 Dave Snead - RDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>CHI 27</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
@@ -722,54 +722,54 @@
   <si>
     <t>#36 Walter Bennett - RB</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#15 Chad Sailor - WR</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
-[...2 lines deleted...]
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#56 Orlando Miller - RG</t>
+  </si>
+  <si>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#95 Shawn Garland - LDE</t>
   </si>
   <si>
     <t>#98 Scot Fick - DT</t>
   </si>
   <si>
     <t>#50 Michael Martinez - MLB</t>
   </si>
   <si>
     <t>#25 John Allen - CB</t>
   </si>
   <si>
     <t>5:40</t>
   </si>
   <si>
     <t>GBY 37</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>1-10-GBY 37 (5:39) 11-Rodger Streetman pass complete to 14-Fredrick Oconnor to GBY 40 for 3 yards. Tackle by 25-John Allen.</t>
   </si>