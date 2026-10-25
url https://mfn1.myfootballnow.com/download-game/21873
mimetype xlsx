--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -356,51 +356,51 @@
   <si>
     <t>3-4 Normal Double Blitz</t>
   </si>
   <si>
     <t>1-10-NYN 25 (15:00) 35-Thomas Gibson ran to NYN 26 for 1 yards. Tackle by 2-Robert Carter.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#35 Thomas Gibson - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#84 Brian Degroot - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#67 Tracy Killian - LDE</t>
   </si>
   <si>
     <t>#61 Woodrow Swan - DT</t>
   </si>
   <si>
     <t>#56 David Johnson - RDE</t>
   </si>
   <si>
     <t>#96 Richard Langston - WLB</t>
   </si>
@@ -470,51 +470,51 @@
   <si>
     <t>Singleback Big PA Curls</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>1-10-NYN 39 (13:36) 15-Tommy Arnold pass complete to 84-Brian Degroot to NYN 45 for 5 yards. Tackle by 20-Robert Ross.</t>
   </si>
   <si>
     <t>#99 Allen Parente - WLB</t>
   </si>
   <si>
     <t>13:01</t>
   </si>
   <si>
     <t>NYN 45</t>
   </si>
   <si>
     <t>2-5-NYN 45 (13:00) 15-Tommy Arnold pass complete to 84-Brian Degroot to NYN 48 for 3 yards. Tackle by 96-Richard Langston.</t>
   </si>
   <si>
     <t>#34 Gerald Hanes - RB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
     <t>12:25</t>
   </si>
   <si>
     <t>NYN 48</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>3-1-NYN 48 (12:24) 15-Tommy Arnold pass INTERCEPTED by 20-Robert Ross at DEN 44. 20-Robert Ross to DEN 44 for 0 yards. Tackle by 81-George Payne. Pressure by 91-Aaron Lynch.</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>DEN 44</t>
   </si>
@@ -740,51 +740,51 @@
   <si>
     <t>NYN 50</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-NYN 50 (7:28) 2-Doyle Armstrong punts 40 yards to DEN 10.</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#68 Michael Livingston - C</t>
   </si>
   <si>
     <t>#40 Francis Wilson - CB</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
+    <t>#54 Ronald Cross - LT</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
     <t>DEN 10</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-DEN 10 (7:18) 23-Michael Jacques ran to DEN 14 for 4 yards. Tackle by 51-Jason Clifton.</t>
   </si>
   <si>
     <t>6:45</t>
   </si>
   <si>
     <t>DEN 14</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>