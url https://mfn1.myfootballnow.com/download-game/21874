--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -521,51 +521,51 @@
   <si>
     <t>#72 Melvin Williams - DT</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>LAA 5</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 5 (12:52) 40-Frederick Rivera ran to LAA 6 for 1 yards. Tackle by 31-Robert Polley.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#24 George Slocum - RB</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#69 David Ozuna - RT</t>
   </si>
   <si>
     <t>#78 William Robertson - LG</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
     <t>#70 Raul Johnson - LDE</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>LAA 30</t>
   </si>
   <si>
     <t>1-10-LAA 30 (9:33) 16-Ronnie Pepin pass complete to 39-Richard Chess to LAA 0 for 30 yards. TOUCHDOWN! 22-Roy Cleveland got away with a hold on that play. LV 8 LAA 0</t>
   </si>
   <si>
     <t>9:25</t>
   </si>
   <si>
     <t>LAA 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(9:26) Extra point GOOD by 4-Curtis Winn. LV 9 LAA 0</t>
   </si>
   <si>
     <t>#4 Curtis Winn - K</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#93 David Daniels - RDE</t>
   </si>
   <si>
     <t>(9:26) 4-Curtis Winn kicks 70 yards from LV 35 to LAA -5. Touchback.</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-LAA 25 (9:26) 24-George Slocum ran to LAA 28 for 3 yards. 24-George Slocum FUMBLES (46-Javier McNees) recovered by LV-46-Javier McNees at LAA 29. Tackle by 55-Robert Desrosiers.</t>
   </si>
   <si>
     <t>9:21</t>
   </si>
@@ -887,51 +887,51 @@
   <si>
     <t>3:01</t>
   </si>
   <si>
     <t>Split Backs Normal WR Post</t>
   </si>
   <si>
     <t>2-11-LAA 43 (3:00) 14-Tony Moore pass incomplete, the ball was thrown away. Pressure by 46-Javier McNees.</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>3-11-LAA 43 (2:54) 40-Frederick Rivera ran to LAA 49 for 6 yards. Tackle by 31-Robert Polley.</t>
   </si>
   <si>
     <t>2:21</t>
   </si>
   <si>
     <t>4-4-LAA 49 (2:20) 4-Roy Farley punts 45 yards to LV 5. LAA 78-William Robertson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#4 Roy Farley - P</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
     <t>2:09</t>
   </si>
   <si>
     <t>LV 5</t>
   </si>
   <si>
     <t>1-10-LV 5 (2:10) 83-Brian Beam ran to LV 4 for -1 yards. Tackle by 90-Johnnie Arnold.</t>
   </si>
   <si>
     <t>1:34</t>
   </si>
   <si>
     <t>LV 4</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Heavy WLB Blitz</t>
   </si>