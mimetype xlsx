--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Randal Garcia kicks 75 yards from MIN 35 to SFO -10. Touchback.</t>
   </si>
   <si>
     <t>#22 Phillip Watson - RB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#6 Randal Garcia - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
@@ -389,60 +389,60 @@
   <si>
     <t>#71 John Hubert - RT</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>
   <si>
     <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
   <si>
     <t>#92 Keith Millard - RDE</t>
   </si>
   <si>
     <t>#52 David Cordero - WLB</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - SS</t>
-[...2 lines deleted...]
-    <t>#20 Jordan Heaton - FS</t>
+    <t>#36 Sam Rucker - SS</t>
+  </si>
+  <si>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>SFO 35</t>
   </si>
   <si>
     <t>I Formation Twin WR Hard Slants</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-1-SFO 35 (14:24) 15-David Mortenson pass complete to 86-Greg Emery to SFO 47 for 12 yards. Tackle by 21-Dwight Henderson. Pressure by 70-Peter James. MIN 35-Darren Sharper was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#44 Gerald Kemp - FB</t>
   </si>
   <si>
     <t>#85 James White - TE</t>
   </si>
   <si>
     <t>#56 Brooks Hamilton - SLB</t>
   </si>
@@ -623,57 +623,57 @@
   <si>
     <t>(8:54) 3-Edward Davis kicks 75 yards from SFO 35 to MIN -10. Touchback.</t>
   </si>
   <si>
     <t>#85 Keith Landry - WR</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Strong I Big TE Post</t>
   </si>
   <si>
     <t>Goal Line Attack #1</t>
   </si>
   <si>
     <t>1-10-MIN 25 (8:54) 18-Zachery Mendez sacked at MIN 18 for -7 yards (59-Edward Berry). Sack allowed by 26-Manuel Lee. 18-Zachery Mendez FUMBLES (59-Edward Berry) recovered by SFO-59-Edward Berry for 15 yards. TOUCHDOWN! SFO 13 MIN 0</t>
   </si>
   <si>
     <t>#18 Zachery Mendez - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
   <si>
-    <t>#40 Bryce Southern - FB</t>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#86 Louis Taylor - TE</t>
   </si>
   <si>
-    <t>#44 Mark Johnson - FB</t>
+    <t>#16 Mark Johnson - WR</t>
   </si>
   <si>
     <t>#19 Leroy Hill - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#68 Phillip Bailey - LG</t>
   </si>
   <si>
     <t>#71 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#62 Dennis Savage - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#97 John Chandler - LDE</t>
   </si>
   <si>
     <t>#99 Jonathon Ransome - DT</t>
   </si>