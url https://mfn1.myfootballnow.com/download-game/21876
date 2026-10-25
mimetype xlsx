--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -290,147 +290,147 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>TBY has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>DAL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 6-Robert Johnson kicks 74 yards from DAL 35 to TBY -9. Touchback.</t>
   </si>
   <si>
     <t>#21 Ryan Clover - RB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
+    <t>#48 Victor Martin - CB</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#48 Andrew Prim - CB</t>
-[...2 lines deleted...]
-    <t>#55 Bobby Myers - WLB</t>
+    <t>#44 Andrew Prim - CB</t>
+  </si>
+  <si>
+    <t>#45 Bobby Myers - WLB</t>
   </si>
   <si>
     <t>#51 William Howard - WLB</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
-    <t>#40 Richard House - CB</t>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
     <t>#6 Robert Johnson - K</t>
   </si>
   <si>
     <t>TBY</t>
   </si>
   <si>
     <t>TBY 25</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-TBY 25 (15:00) 20-Lee Fyffe ran to TBY 30 for 5 yards. Tackle by 44-Andrew Hernandez.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#80 Michael Springer - TE</t>
   </si>
   <si>
     <t>#11 Benjamin Nguyen - WR</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#60 Fred Billings - C</t>
+    <t>#61 Fred Billings - C</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - C</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#92 Loren Smith - LDE</t>
   </si>
   <si>
     <t>#91 John Allen - DT</t>
   </si>
   <si>
     <t>#71 Danny Randle - DT</t>
   </si>
   <si>
     <t>#76 Joseph Lamb - RDE</t>
   </si>
   <si>
     <t>#46 Joseph Fishman - SLB</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>#90 Roy Richards - WLB</t>
   </si>
   <si>
     <t>#34 Xavier Woodard - CB</t>
   </si>
   <si>
     <t>#38 Morris Martinson - CB</t>
   </si>
   <si>
     <t>#44 Andrew Hernandez - SS</t>
   </si>
   <si>
     <t>#15 Sammie Innes - FS</t>
   </si>
   <si>
     <t>14:19</t>
   </si>
   <si>
     <t>TBY 30</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
@@ -482,51 +482,51 @@
   <si>
     <t>13:32</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-TBY 29 (13:33) 1-Matthew Blankenship punts 46 yards to DAL 25. Fair Catch by 7-Roger Wilson.</t>
   </si>
   <si>
     <t>#1 Matthew Blankenship - P</t>
   </si>
   <si>
     <t>#7 Roger Wilson - WR</t>
   </si>
   <si>
     <t>#35 Jeffrey Hazelwood - FS</t>
   </si>
   <si>
     <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
-    <t>#67 Jerome Rice - C</t>
+    <t>#76 Jerome Rice - C</t>
   </si>
   <si>
     <t>#82 Dewayne Raynor - TE</t>
   </si>
   <si>
     <t>#72 Joshua McLaurin - LT</t>
   </si>
   <si>
     <t>13:25</t>
   </si>
   <si>
     <t>DAL 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-DAL 25 (13:26) PENALTY - False Start (DAL 88-Ian Isenhour)</t>
   </si>
   <si>
     <t>#11 Richard Montgomery - QB</t>
   </si>
@@ -539,63 +539,63 @@
   <si>
     <t>#89 Barry Kennedy - TE</t>
   </si>
   <si>
     <t>#88 Ian Isenhour - TE</t>
   </si>
   <si>
     <t>#87 Juan Benner - TE</t>
   </si>
   <si>
     <t>#68 Harrison Walters - LT</t>
   </si>
   <si>
     <t>#63 Edward Meador - LG</t>
   </si>
   <si>
     <t>#58 Vincent Swenson - C</t>
   </si>
   <si>
     <t>#54 George Johnson - RG</t>
   </si>
   <si>
     <t>#69 John Lee - RT</t>
   </si>
   <si>
-    <t>#90 Kevin Barnes - LDE</t>
-[...5 lines deleted...]
-    <t>#98 David Vandeusen - DT</t>
+    <t>#94 Kevin Barnes - LDE</t>
+  </si>
+  <si>
+    <t>#79 William George - DT</t>
+  </si>
+  <si>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
+    <t>#50 John Quarterman - MLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>DAL 20</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>4-3 Under Crash Left</t>
   </si>
   <si>
     <t>1-15-DAL 20 (13:26) 11-Richard Montgomery pass complete to 89-Barry Kennedy to DAL 27 for 7 yards. Tackle by 49-Victor Martin.</t>
   </si>
   <si>
     <t>12:52</t>
   </si>
   <si>
     <t>DAL 27</t>
   </si>
@@ -803,51 +803,51 @@
   <si>
     <t>4-3 Normal WLB MLB Blitz</t>
   </si>
   <si>
     <t>1-10-DAL 25 (6:12) 11-Richard Montgomery pass complete to 83-Derek Mason to DAL 44 for 19 yards. Tackle by 40-Richard House.</t>
   </si>
   <si>
     <t>#83 Derek Mason - WR</t>
   </si>
   <si>
     <t>5:27</t>
   </si>
   <si>
     <t>DAL 44</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Dime Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-DAL 44 (5:26) 31-Jonathan Aiken ran to TBY 50 for 7 yards. Tackle by 37-Gregory Mitchell.</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
   </si>
   <si>
     <t>4:46</t>
   </si>
   <si>
     <t>TBY 50</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>2-3-TBY 50 (4:45) 31-Jonathan Aiken ran to DAL 48 for -2 yards. Tackle by 57-Raul Kennedy.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>DAL 48</t>
   </si>
   <si>
     <t>Strong I Normal HB Dive Strong</t>
   </si>
   <si>
     <t>3-6-DAL 48 (4:09) 37-Erick Nicholson ran to TBY 46 for 6 yards. Tackle by 49-Victor Martin.</t>
   </si>
@@ -1439,51 +1439,51 @@
   <si>
     <t>10:46</t>
   </si>
   <si>
     <t>4-10-DAL 46 (10:47) 9-Sidney Odom punts 56 yards to TBY -2.4-10-DAL 46 (10:47) 9-Sidney Odom punts 56 yards to TBY -2. Touchback.</t>
   </si>
   <si>
     <t>10:37</t>
   </si>
   <si>
     <t>TBY 20</t>
   </si>
   <si>
     <t>1-10-TBY 20 (10:38) 9-Carl Hagen pass INTERCEPTED by 34-Xavier Woodard at TBY 40. 34-Xavier Woodard to TBY 41 for -0 yards. Tackle by 11-Benjamin Nguyen. TBY 20-Lee Fyffe was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>TBY 41</t>
   </si>
   <si>
     <t>1-10-TBY 41 (10:34) 31-Jonathan Aiken ran to TBY 38 for 3 yards. Tackle by 56-John Quarterman.</t>
   </si>
   <si>
     <t>#53 Lewis Pimentel - RG</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>9:59</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>2-7-TBY 38 (9:58) 11-Richard Montgomery pass complete to 88-Ian Isenhour to TBY 31 for 6 yards. Tackle by 49-Victor Martin.</t>
   </si>
   <si>
     <t>9:15</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>3-1-TBY 31 (9:14) 31-Jonathan Aiken ran to TBY 24 for 7 yards. Tackle by 38-Edward Burkhalter.</t>
   </si>
   <si>
     <t>8:33</t>
   </si>
   <si>
     <t>TBY 24</t>
   </si>
@@ -2239,93 +2239,93 @@
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="345.487" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>