--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -293,66 +293,66 @@
   <si>
     <t>SEA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>ATL</t>
   </si>
   <si>
     <t>ATL 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 4-Thomas Bennett kicks 74 yards from ATL 35 to SEA -9. Touchback.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#78 Eli Johnson - RDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#4 Thomas Bennett - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Strong Blitz</t>
   </si>
@@ -383,51 +383,51 @@
   <si>
     <t>#57 Derek Walkup - C</t>
   </si>
   <si>
     <t>#66 Mike Cunha - LG</t>
   </si>
   <si>
     <t>#53 Mark Snow - LG</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>#97 Jeffrey Torres - DT</t>
   </si>
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
     <t>#56 Rayford Russell - SLB</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
+    <t>#95 James Dodson - MLB</t>
   </si>
   <si>
     <t>#51 Christopher Thorpe - WLB</t>
   </si>
   <si>
     <t>#46 Chris Douglas - CB</t>
   </si>
   <si>
     <t>#21 Kevin Kohn - CB</t>
   </si>
   <si>
     <t>#26 William Adames - CB</t>
   </si>
   <si>
     <t>#29 Robert Eaton - CB</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>SEA 32</t>
   </si>
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>