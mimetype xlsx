--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -539,51 +539,51 @@
   <si>
     <t>#80 Richard Evans - TE</t>
   </si>
   <si>
     <t>#12 Gustavo Alexander - WR</t>
   </si>
   <si>
     <t>#83 Richard Potts - WR</t>
   </si>
   <si>
     <t>#60 Stephen Cunningham - LT</t>
   </si>
   <si>
     <t>#71 Jose Sanches - LG</t>
   </si>
   <si>
     <t>#78 Michael Rollin - C</t>
   </si>
   <si>
     <t>#62 James Flores - RT</t>
   </si>
   <si>
     <t>#64 Richard Gullion - RT</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#56 John Bechtel - MLB</t>
   </si>
   <si>
     <t>#91 John Parente - MLB</t>
   </si>
   <si>
     <t>#36 Dominic Watson - CB</t>
   </si>
   <si>
     <t>13:22</t>
   </si>
   <si>
     <t>TEN 31</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-TEN 31 (13:21) (Hot Read) 3-Robert Robinson pass complete to 83-Richard Reisman to TEN 30 for -1 yards. Tackle by 97-Robert McCullough. Pressure by 56-John Bechtel.</t>
   </si>
   <si>
     <t>#83 Richard Reisman - RB</t>
   </si>