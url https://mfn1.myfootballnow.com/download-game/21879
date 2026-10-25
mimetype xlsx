--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -305,51 +305,51 @@
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 18-Billy Quevedo kicks 73 yards from HOU 35 to ARZ -8. Touchback.</t>
   </si>
   <si>
     <t>#48 John Wolf - RB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#92 John Nickelson - MLB</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#18 Billy Quevedo - K</t>
   </si>
   <si>
     <t>ARZ</t>
   </si>
   <si>
     <t>ARZ 25</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
@@ -371,69 +371,69 @@
   <si>
     <t>#40 Juan Holm - WR</t>
   </si>
   <si>
     <t>#84 David Moats - WR</t>
   </si>
   <si>
     <t>#68 William Holmes - LT</t>
   </si>
   <si>
     <t>#33 Richard Hicks - LG</t>
   </si>
   <si>
     <t>#63 John Metz - C</t>
   </si>
   <si>
     <t>#79 Christopher Callaway - RG</t>
   </si>
   <si>
     <t>#65 Vincent Jolly - RT</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#29 James Garza - FS</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>ARZ 28</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>2-7-ARZ 28 (14:22) 6-Darryl Holley pass complete to 48-John Wolf to ARZ 35 for 8 yards. Tackle by 96-Kyle Foote.</t>
   </si>
@@ -569,117 +569,117 @@
   <si>
     <t>HOU 32</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-1-HOU 32 (10:25) 3-Russell Everett 50 yard field goal is GOOD. ARZ 3 HOU 0</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>#52 John Sandy - LT</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#60 James Smith - RG</t>
   </si>
   <si>
     <t>#52 Michael Alexander - MLB</t>
   </si>
   <si>
     <t>#77 Thomas Marino - DT</t>
   </si>
   <si>
     <t>10:21</t>
   </si>
   <si>
     <t>(10:22) 3-Russell Everett kicks 75 yards from ARZ 35 to HOU -10. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>1-10-HOU 25 (10:22) 17-William Akins pass incomplete, the ball was thrown away. Pressure by 33-Gerry Shaw.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#87 Anthony Ulrich - TE</t>
   </si>
   <si>
     <t>#81 Charles Cortez - TE</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
     <t>#56 Charles Handy - RT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>10:13</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>2-10-HOU 25 (10:14) 36-Johnny Walls ran to HOU 24 for -1 yards. Tackle by 92-John Nickelson.</t>
   </si>
   <si>
     <t>#32 Dennis Castro - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#49 Henry Simmons - SLB</t>
   </si>
@@ -929,63 +929,63 @@
   <si>
     <t>0:29</t>
   </si>
   <si>
     <t>ARZ 9</t>
   </si>
   <si>
     <t>2-7-ARZ 9 (0:28) 17-William Akins pass incomplete, intended for 87-Anthony Ulrich. Pressure by 61-Edgar Overturf.</t>
   </si>
   <si>
     <t>0:22</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>3-7-ARZ 9 (0:23) 17-William Akins pass Pass knocked down by 93-Stephen Vazquez. incomplete, intended for 87-Anthony Ulrich. ARZ 90-Williams Richardson was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:20</t>
   </si>
   <si>
     <t>4-7-ARZ 9 (0:21) 18-Billy Quevedo 27 yard field goal is GOOD. ARZ 10 HOU 3</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
-[...2 lines deleted...]
-    <t>#50 Michael Flores - RG</t>
+    <t>#8 Wallace Haskins - QB</t>
+  </si>
+  <si>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
-    <t>#58 David Goodwin - LG</t>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>#50 Jake Ricciardi - RDE</t>
   </si>
   <si>
     <t>#99 Raymond Mackin - RDE</t>
   </si>
   <si>
     <t>0:17</t>
   </si>
   <si>
     <t>(0:18) 18-Billy Quevedo kicks 73 yards from HOU 35 to ARZ -8. Touchback.</t>
   </si>
   <si>
     <t>1-10-ARZ 25 (0:18) (Hot Read) 6-Darryl Holley pass complete to 48-John Wolf to ARZ 25 for a short loss. Tackle by 69-Donald Daye. 65-Vincent Jolly was completely beat on that play. Pressure by 91-Charles Hensley.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
@@ -2252,51 +2252,51 @@
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>