--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -302,93 +302,93 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Bobby Montez kicks 70 yards from LOS 35 to DET -5. Touchback.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#1 Edward Kittel - FS</t>
   </si>
   <si>
     <t>#48 Edward Santoro - SS</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>#99 Randall Rivera - MLB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
-[...5 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#37 Thomas Hahn - SS</t>
+  </si>
+  <si>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>DET</t>
   </si>
   <si>
     <t>DET 25</t>
   </si>
   <si>
     <t>I Formation Normal SE Post</t>
   </si>
   <si>
     <t>4-3 Under Wide Line</t>
   </si>
   <si>
     <t>1-10-DET 25 (15:00) 5-Richard Bodden pass complete to 81-David Lewellyn to LOS 25 for 50 yards. Tackle by 55-John Rickards.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#80 Jason Myers - WR</t>
   </si>
   <si>
     <t>#82 Rufus Murphy - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
@@ -584,51 +584,51 @@
   <si>
     <t>#3 Earnest Dean - QB</t>
   </si>
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#12 Max Turner - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#47 Kirk Harper - CB</t>
   </si>
   <si>
     <t>#44 John Nolan - FS</t>
   </si>
   <si>
     <t>11:28</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>