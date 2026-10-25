--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -368,51 +368,51 @@
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#38 Douglas Green - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#17 Santiago Stjohn - WR</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#76 Joseph Kelly - C</t>
   </si>
   <si>
     <t>#71 Earl Mann - C</t>
   </si>
   <si>
-    <t>#57 David Smith - RG</t>
+    <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#56 Patrick Baggett - DT</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>#76 Jose Huffman - RDE</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#54 Raymond Faris - MLB</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
@@ -596,51 +596,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-KCY 28 (10:50) 9-Stephen Figaro 45 yard field goal is GOOD. KCY 0 BUF 3</t>
   </si>
   <si>
     <t>#4 Terry Johnson - QB</t>
   </si>
   <si>
     <t>#73 Travis Clark - LT</t>
   </si>
   <si>
     <t>#74 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>#92 Michael Stowe - LDE</t>
   </si>
   <si>
     <t>10:46</t>
   </si>
   <si>
     <t>(10:47) 9-Stephen Figaro kicks 72 yards from BUF 35 to KCY -7. Touchback.</t>
   </si>
   <si>
     <t>KCY 25</t>
   </si>
   <si>
     <t>1-10-KCY 25 (10:47) 27-John Coffman ran to KCY 26 for 1 yards. Tackle by 39-Francisco Bennett.</t>
   </si>
   <si>
     <t>10:03</t>
   </si>
   <si>
     <t>KCY 26</t>
   </si>
@@ -773,51 +773,51 @@
   <si>
     <t>2-8-BUF 8 (3:19) 30-Charles Leatherwood ran to BUF 6 for 2 yards. Tackle by 76-Jose Huffman.</t>
   </si>
   <si>
     <t>2:44</t>
   </si>
   <si>
     <t>BUF 6</t>
   </si>
   <si>
     <t>3-5-BUF 6 (2:43) 27-John Coffman ran to BUF 4 for 2 yards. 27-John Coffman FUMBLES (58-Troy Slater) recovered by BUF-22-Richard Lewis to BUF 5 for 2 yards. Tackle by 85-Luis Ornelas. The offense seems to be calling that play a lot.</t>
   </si>
   <si>
     <t>2:37</t>
   </si>
   <si>
     <t>BUF 5</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-BUF 5 (2:38) 21-Jon Noble ran to BUF 9 for 4 yards. Tackle by 50-Alphonso Gilchrist.</t>
   </si>
   <si>
-    <t>#86 Dale Bigelow - TE</t>
+    <t>#84 Dale Bigelow - TE</t>
   </si>
   <si>
     <t>2:05</t>
   </si>
   <si>
     <t>BUF 9</t>
   </si>
   <si>
     <t>4-3 Normal Double Safety Blitz</t>
   </si>
   <si>
     <t>2-6-BUF 9 (2:04) 13-John Wade pass Pass knocked down by 42-Harold Jones. incomplete, intended for 87-Jerry Jimenez.</t>
   </si>
   <si>
     <t>1:59</t>
   </si>
   <si>
     <t>3-6-BUF 9 (2:00) 21-Jon Noble ran to BUF 11 for 2 yards. Tackle by 53-Marion Chatterton. 65-Jerry Easterling missed that block completely.</t>
   </si>
   <si>
     <t>1:28</t>
   </si>
   <si>
     <t>Punt</t>
   </si>