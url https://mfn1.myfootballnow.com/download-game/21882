--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -530,51 +530,51 @@
   <si>
     <t>MIA 18</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>1-10-MIA 18 (13:15) 48-Peter Quinn ran to MIA 3 for 15 yards. Tackle by 46-Bryan Hutchins. BAL 22-Jonathan Diamond was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>12:32</t>
   </si>
   <si>
     <t>MIA 3</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-3-MIA 3 (12:31) 46-Anthony Miller ran to MIA 5 for -2 yards. Tackle by 55-Jackson Nelson. PENALTY - Holding (BAL 47-Williams Blodgett)</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
     <t>MIA 13</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Zone</t>
   </si>
   <si>
     <t>1-13-MIA 13 (12:27) 10-Gregory Moran pass INTERCEPTED by 22-Daniel Johns at MIA -5. 22-Daniel Johns for 0 yards. Tackle by 85-Vincent Fisher. Touchback.</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>MIA 20</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Strong</t>
   </si>
   <si>
     <t>1-10-MIA 20 (12:23) 35-Gregory Torres ran to MIA 25 for 5 yards. Tackle by 27-Alberto Hernandez.</t>
   </si>