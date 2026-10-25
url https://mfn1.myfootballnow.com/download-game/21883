--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -290,126 +290,126 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NED has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
     <t>NED 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 8-John Sullivan kicks 70 yards from NED 35 to NYA -5. Touchback.</t>
   </si>
   <si>
     <t>#32 Jose Hernandez - RB</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#45 Cornell Huynh - SLB</t>
   </si>
   <si>
     <t>#79 Ralph Roberts - LDE</t>
   </si>
   <si>
     <t>#75 Richard Kimmell - LDE</t>
   </si>
   <si>
     <t>#22 Randy Kramer - CB</t>
   </si>
   <si>
     <t>#37 Maurice Hudson - FS</t>
   </si>
   <si>
     <t>#23 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>#41 David Roy - MLB</t>
   </si>
   <si>
     <t>#70 Frank Jenkins - DT</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
     <t>#8 John Sullivan - K</t>
   </si>
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 31-Robert Cruz ran to NYA 23 for -2 yards. Tackle by 97-Richard McGarry.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#99 Freddie Room - LDE</t>
   </si>
   <si>
     <t>#95 Richard McDonald - DT</t>
   </si>
   <si>
     <t>#72 Eugene Knight - DT</t>
   </si>
   <si>
     <t>#93 Patrick Mathis - RDE</t>
   </si>
   <si>
     <t>#97 Richard McGarry - MLB</t>
   </si>
   <si>
     <t>#53 Joseph Nunez - WLB</t>
   </si>
   <si>
     <t>#40 David Andresen - CB</t>
   </si>
   <si>
     <t>#23 William Canale - CB</t>
   </si>
@@ -488,99 +488,99 @@
   <si>
     <t>#89 Marshall Murphy - RB</t>
   </si>
   <si>
     <t>#6 Richard Ball - SS</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>#54 Joseph Murillo - WLB</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>NED 26</t>
   </si>
   <si>
     <t>Singleback Normal Post Corner</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-NED 26 (12:52) 11-Ralph Archie pass complete to 14-Steven Siler to NED 35 for 10 yards. Tackle by 36-Charles Glover. NYA 70-Frank Jenkins was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#11 Ralph Archie - QB</t>
   </si>
   <si>
     <t>#10 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#14 Steven Siler - WR</t>
   </si>
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#69 Austin Chan - LT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#66 Gary Evans - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#71 George Vera - DT</t>
   </si>
   <si>
     <t>#99 Paul Moses - RDE</t>
   </si>
   <si>
     <t>#20 Thomas Carr - CB</t>
   </si>
   <si>
     <t>#36 Charles Glover - FS</t>
   </si>
   <si>
     <t>#39 Theron Goodwin - SS</t>
   </si>
   <si>
     <t>12:08</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>