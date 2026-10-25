--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -452,69 +452,69 @@
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>CIN 31</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>3-4-CIN 31 (14:15) 6-Joseph Galle pass incomplete, dropped by 83-Raymond Hansen. Pressure by 50-Tom Fox.</t>
   </si>
   <si>
     <t>14:11</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-4-CIN 31 (14:12) 16-Brian Ward punts 50 yards to JAX 19. Fair Catch by 80-Paul Hollis.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>#80 Paul Hollis - WR</t>
   </si>
   <si>
     <t>#27 Chester Highsmith - CB</t>
   </si>
   <si>
     <t>#58 James Daniel - RT</t>
   </si>
   <si>
     <t>#65 Joe Bryant - C</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>14:05</t>
   </si>
   <si>
     <t>JAX 19</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Strong</t>
   </si>
   <si>
     <t>4-3 Normal OLB Blitz Outside</t>
   </si>
   <si>
     <t>1-10-JAX 19 (14:06) 46-Christopher Tyson ran to JAX 17 for -1 yards. Tackle by 59-Juan Deleon.</t>
   </si>
   <si>
     <t>#13 Jerome Vela - QB</t>
   </si>
   <si>
     <t>#46 Christopher Tyson - RB</t>
   </si>
   <si>
     <t>#84 John Gross - FB</t>
   </si>