--- v0 (2026-09-29)
+++ v1 (2026-10-25)
@@ -365,69 +365,69 @@
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#81 Frank Johnson - TE</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>#95 Chester Johnson - LDE</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#58 Garland Lauritzen - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>NOS 26</t>
   </si>
@@ -455,111 +455,111 @@
   <si>
     <t>3-7-NOS 28 (13:49) 9-John Koch pass complete to 82-John Clay to NOS 35 for 7 yards. Tackle by 46-Marshall Roberson.</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>13:12</t>
   </si>
   <si>
     <t>NOS 35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-NOS 35 (13:11) 7-Gary Anderson punts 58 yards to CAR 8.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>#88 Brent Stine - WR</t>
   </si>
   <si>
     <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>#29 Robert Love - CB</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#56 David Ross - LT</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>CAR 8</t>
   </si>
   <si>
     <t>Singleback Slot Strong TE Corner</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-CAR 8 (13:01) 15-George Ruch pass complete to 82-Charles Ferguson to CAR 26 for 18 yards. Tackle by 32-David Harris. 82-Charles Ferguson made a great move on the CB.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#21 Andrew Wu - RB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#81 Scott Martino - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#96 Jack Vallo - DT</t>
   </si>
   <si>
     <t>#67 John Maurer - DT</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
     <t>#27 Bill Denton - CB</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
     <t>CAR 26</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
@@ -737,51 +737,51 @@
   <si>
     <t>1-10-CAR 29 (4:59) 48-Matthew Adkins ran to CAR 27 for 2 yards. Tackle by 58-Garland Lauritzen.</t>
   </si>
   <si>
     <t>4:27</t>
   </si>
   <si>
     <t>CAR 27</t>
   </si>
   <si>
     <t>2-8-CAR 27 (4:26) 17-Rodolfo Militello ran to CAR 23 for 4 yards. Tackle by 58-Garland Lauritzen.</t>
   </si>
   <si>
     <t>3:44</t>
   </si>
   <si>
     <t>CAR 23</t>
   </si>
   <si>
     <t>Shotgun Normal HB Delay</t>
   </si>
   <si>
     <t>3-3-CAR 23 (3:43) 48-Matthew Adkins ran to CAR 25 for -2 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>3:01</t>
   </si>
   <si>
     <t>CAR 25</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-6-CAR 25 (3:00) 18-Moses Albert 43 yard field goal is GOOD. NOS 3 CAR 0</t>
   </si>
   <si>
     <t>#2 Martin Newsome - QB</t>
   </si>
   <si>
     <t>#18 Moses Albert - K</t>
   </si>
   <si>
     <t>#65 William Vandyke - LT</t>
   </si>
@@ -959,51 +959,51 @@
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>NOS 1</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-1-NOS 1 (12:13) 21-Andrew Wu ran for 1 yards. TOUCHDOWN! NOS 3 CAR 6</t>
   </si>
   <si>
     <t>#18 Blake Beyer - WR</t>
   </si>
   <si>
     <t>12:10</t>
   </si>
   <si>
     <t>NOS 15</t>
   </si>
   <si>
     <t>(12:11) Extra point GOOD by 2-William Abraham. NOS 3 CAR 7</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
+    <t>#64 Rayford Hall - RG</t>
   </si>
   <si>
     <t>(12:11) 2-William Abraham kicks 75 yards from CAR 35 to NOS -10. Touchback.</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-NOS 25 (12:11) 9-John Koch pass complete to 89-George Jones to NOS 30 for 5 yards. Tackle by 24-Charles Weiner.</t>
   </si>
   <si>
     <t>Singleback Normal HB Dive Weak</t>
   </si>
   <si>
     <t>2-5-NOS 30 (11:37) 48-Matthew Adkins ran to NOS 30 for a short loss. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
@@ -1115,51 +1115,51 @@
   <si>
     <t>6:34</t>
   </si>
   <si>
     <t>NOS 3</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>Nickel Strong 2 Deep Man Under</t>
   </si>
   <si>
     <t>2-29-NOS 3 (6:33) 9-John Koch pass complete to 89-George Jones to NOS 6 for 3 yards. Tackle by 58-Garland Lauritzen.</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>5:50</t>
   </si>
   <si>
     <t>3-26-NOS 6 (5:49) 9-John Koch pass complete to 84-Charles Uresti to NOS 12 for 6 yards. Tackle by 24-Charles Weiner.</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>5:10</t>
   </si>
   <si>
     <t>4-20-NOS 12 (5:09) 7-Gary Anderson punts 48 yards to CAR 39. Fair Catch by 88-Brent Stine.</t>
   </si>
   <si>
     <t>5:02</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-CAR 39 (5:03) 15-George Ruch pass INTERCEPTED by 58-Morris Fraise at NOS 48. 58-Morris Fraise to NOS 48 for -0 yards. Tackle by 88-Brent Stine.</t>
   </si>
   <si>
     <t>4:57</t>
   </si>
   <si>
     <t>NOS 48</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR WR Hooks</t>
   </si>