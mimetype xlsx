--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -299,132 +299,132 @@
   <si>
     <t>CAR 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 2-William Abraham kicks 76 yards from CAR 35 to PHI -11. Touchback.</t>
   </si>
   <si>
     <t>#19 Floyd Treat - WR</t>
   </si>
   <si>
     <t>#98 Earl Ramirez - DT</t>
   </si>
   <si>
     <t>#73 Michael Jacks - DT</t>
   </si>
   <si>
     <t>#76 Darryl Hurt - DT</t>
   </si>
   <si>
-    <t>#28 Gregory Castillo - SS</t>
+    <t>#35 Gregory Castillo - SS</t>
   </si>
   <si>
     <t>#51 Edgar Moffett - WLB</t>
   </si>
   <si>
     <t>#48 Chris Lucas - CB</t>
   </si>
   <si>
     <t>#95 Edward Ortiz - RDE</t>
   </si>
   <si>
     <t>#52 William Smith - MLB</t>
   </si>
   <si>
     <t>#26 Mathew Parrish - SS</t>
   </si>
   <si>
     <t>#56 Juan Dryden - WLB</t>
   </si>
   <si>
     <t>#2 William Abraham - K</t>
   </si>
   <si>
     <t>PHI</t>
   </si>
   <si>
     <t>PHI 25</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Corner Long</t>
   </si>
   <si>
     <t>4-3 Normal Man QB Spy</t>
   </si>
   <si>
     <t>1-10-PHI 25 (15:00) 1-Charles Butterworth pass complete to 42-Matthew Ulmer to PHI 35 for 10 yards. Tackle by 56-David Ganey. PHI 78-Howard Green was injured on the play. He looks like he should be able to return. PENALTY - Pass Interference (CAR 56-David Ganey)</t>
   </si>
   <si>
-    <t>#1 Charles Butterworth - QB</t>
+    <t>#13 Charles Butterworth - QB</t>
   </si>
   <si>
     <t>#42 Matthew Ulmer - RB</t>
   </si>
   <si>
     <t>#21 Jay Hickman - FB</t>
   </si>
   <si>
     <t>#10 Alexander Wong - WR</t>
   </si>
   <si>
     <t>#88 Eugene Simon - WR</t>
   </si>
   <si>
     <t>#62 John Kehoe - LT</t>
   </si>
   <si>
     <t>#69 Norbert Kellogg - LG</t>
   </si>
   <si>
     <t>#78 Howard Green - C</t>
   </si>
   <si>
     <t>#64 Michael Hocker - RG</t>
   </si>
   <si>
     <t>#66 Darren Alexander - RT</t>
   </si>
   <si>
     <t>#95 Chester Johnson - LDE</t>
   </si>
   <si>
     <t>#68 Bob Nance - DT</t>
   </si>
   <si>
     <t>#62 Ralph Garcia - DT</t>
   </si>
   <si>
     <t>#94 Jason Jones - RDE</t>
   </si>
   <si>
-    <t>#56 David Ganey - SLB</t>
+    <t>#56 David Ganey - WLB</t>
   </si>
   <si>
     <t>#53 John Wallace - MLB</t>
   </si>
   <si>
     <t>#98 Joseph Olson - WLB</t>
   </si>
   <si>
     <t>#24 Charles Weiner - CB</t>
   </si>
   <si>
     <t>#26 Chad Johnson - CB</t>
   </si>
   <si>
     <t>#48 Mike Montano - SS</t>
   </si>
   <si>
     <t>#46 Marshall Roberson - FS</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>PHI 34</t>
   </si>
@@ -434,57 +434,57 @@
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>1-10-PHI 34 (14:56) 1-Charles Butterworth pass incomplete, the ball was thrown away. Pressure by 62-Ralph Garcia.</t>
   </si>
   <si>
     <t>#59 Thomas Martin - C</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>2-10-PHI 34 (14:51) 19-Floyd Treat ran to PHI 34 for a short gain. Tackle by 56-David Ganey. 20-Jeffry Douglas was completely beat on that play.</t>
   </si>
   <si>
     <t>#20 Jeffry Douglas - RB</t>
   </si>
   <si>
-    <t>#84 Mark Dean - TE</t>
+    <t>#86 Mark Dean - TE</t>
   </si>
   <si>
     <t>#89 Bruce Franklin - TE</t>
   </si>
   <si>
-    <t>#92 Leroy Darling - WLB</t>
+    <t>#92 Leroy Darling - SLB</t>
   </si>
   <si>
     <t>#20 Larry Spivey - CB</t>
   </si>
   <si>
     <t>#30 Terry Barrientos - CB</t>
   </si>
   <si>
     <t>14:12</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>3-10-PHI 34 (14:11) 1-Charles Butterworth pass incomplete, intended for 88-Eugene Simon. PHI 66-Darren Alexander was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#30 Douglas Jones - RT</t>
   </si>
   <si>
     <t>14:07</t>
   </si>
@@ -524,93 +524,93 @@
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>1-10-CAR 28 (14:00) 15-George Ruch pass Pass knocked down by 36-Harold King. incomplete, intended for 84-David Stephenson.</t>
   </si>
   <si>
     <t>#15 George Ruch - QB</t>
   </si>
   <si>
     <t>#38 Ralph Koerner - RB</t>
   </si>
   <si>
     <t>#84 David Stephenson - TE</t>
   </si>
   <si>
     <t>#14 Timothy Gomez - WR</t>
   </si>
   <si>
     <t>#82 Charles Ferguson - WR</t>
   </si>
   <si>
     <t>#71 Joshua Tomas - LT</t>
   </si>
   <si>
-    <t>#64 Robert Heiden - LG</t>
+    <t>#74 Robert Heiden - RT</t>
   </si>
   <si>
     <t>#54 Jimmy Carter - C</t>
   </si>
   <si>
     <t>#62 Corey Beam - RG</t>
   </si>
   <si>
-    <t>#74 Tom Denson - RT</t>
+    <t>#66 Tom Denson - LG</t>
   </si>
   <si>
     <t>#62 James Parkinson - LDE</t>
   </si>
   <si>
     <t>#61 Richard Butler - RDE</t>
   </si>
   <si>
     <t>#36 Harold King - CB</t>
   </si>
   <si>
     <t>#23 Paul Johnson - CB</t>
   </si>
   <si>
     <t>#25 David Nance - SS</t>
   </si>
   <si>
     <t>13:55</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>2-10-CAR 28 (13:56) 38-Ralph Koerner ran to CAR 37 for 9 yards. 38-Ralph Koerner FUMBLES (98-Earl Ramirez) recovered by CAR-88-Brent Stine at CAR 39. Tackle by 23-Paul Johnson. PHI 98-Earl Ramirez was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#44 Larry Rodriguez - FB</t>
   </si>
   <si>
-    <t>#91 Daniel Castrejon - SLB</t>
+    <t>#56 Daniel Castrejon - WLB</t>
   </si>
   <si>
     <t>13:17</t>
   </si>
   <si>
     <t>CAR 39</t>
   </si>
   <si>
     <t>Singleback Normal Slot WR Cross</t>
   </si>
   <si>
     <t>Nickel Normal 3 Deep Man Under</t>
   </si>
   <si>
     <t>1-10-CAR 39 (13:16) 15-George Ruch pass Pass knocked down by 56-Juan Dryden. incomplete, intended for 14-Timothy Gomez.</t>
   </si>
   <si>
     <t>#25 Anthony Dibble - RB</t>
   </si>
   <si>
     <t>13:11</t>
   </si>
   <si>
     <t>Singleback Normal HB Counter Weak</t>
   </si>
@@ -728,54 +728,54 @@
   <si>
     <t>1-2-PHI 2 (8:35) 15-George Ruch pass complete to 84-David Stephenson for 2 yards. TOUCHDOWN! PHI 0 CAR 6</t>
   </si>
   <si>
     <t>8:32</t>
   </si>
   <si>
     <t>PHI 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(8:33) Extra point GOOD by 2-William Abraham. PHI 0 CAR 7</t>
   </si>
   <si>
     <t>#1 Richard Garcia - P</t>
   </si>
   <si>
     <t>#65 Charles Fairbanks - LG</t>
   </si>
   <si>
-    <t>#77 Rayford Hall - RT</t>
-[...2 lines deleted...]
-    <t>#58 Roger Price - MLB</t>
+    <t>#64 Rayford Hall - RG</t>
+  </si>
+  <si>
+    <t>#93 Roger Price - MLB</t>
   </si>
   <si>
     <t>#94 Noah McBee - SLB</t>
   </si>
   <si>
     <t>(8:33) 2-William Abraham kicks 74 yards from CAR 35 to PHI -9. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-PHI 25 (8:33) 19-Floyd Treat ran to PHI 25 for a short loss. Tackle by 56-David Ganey.</t>
   </si>
   <si>
     <t>7:57</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-PHI 25 (7:56) 1-Charles Butterworth pass incomplete, dropped by 42-Matthew Ulmer. The coverage on that play was extremely tight. Pressure by 68-Bob Nance.</t>
   </si>
   <si>
     <t>7:51</t>
   </si>
@@ -944,51 +944,51 @@
   <si>
     <t>3-7-PHI 39 (0:02) 1-Charles Butterworth pass complete to 42-Matthew Ulmer to CAR 33 for 28 yards. Tackle by 48-Mike Montano. Pressure by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>End of first quarter.</t>
   </si>
   <si>
     <t>CAR 33</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-CAR 33 (15:00) 20-Jeffry Douglas ran to CAR 34 for -1 yards. Tackle by 92-Leroy Darling.</t>
   </si>
   <si>
     <t>#51 Tom Glover - SLB</t>
   </si>
   <si>
     <t>#23 Frank Allen - CB</t>
   </si>
   <si>
-    <t>#42 Joseph Young - FS</t>
+    <t>#49 Joseph Young - SS</t>
   </si>
   <si>
     <t>14:17</t>
   </si>
   <si>
     <t>CAR 34</t>
   </si>
   <si>
     <t>2-11-CAR 34 (14:16) 1-Charles Butterworth pass complete to 84-Mark Dean to CAR 21 for 13 yards. Tackle by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>13:38</t>
   </si>
   <si>
     <t>CAR 21</t>
   </si>
   <si>
     <t>1-10-CAR 21 (13:37) 1-Charles Butterworth pass incomplete, intended for 84-Mark Dean. Pressure by 98-Joseph Olson.</t>
   </si>
   <si>
     <t>13:33</t>
   </si>
   <si>
     <t>2-10-CAR 21 (13:34) 42-Matthew Ulmer ran to CAR 24 for -3 yards. Tackle by 53-John Wallace.</t>
   </si>
@@ -2247,86 +2247,86 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="509.59" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="32.992" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="31.707" bestFit="true" customWidth="true" style="0"/>