--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -365,69 +365,69 @@
   <si>
     <t>#48 Matthew Adkins - RB</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#75 Henry Green - LT</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>#97 Jeffrey Torres - DT</t>
   </si>
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>
   <si>
     <t>#95 Bob Parsons - RDE</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
+    <t>#95 James Dodson - MLB</t>
   </si>
   <si>
     <t>#51 Christopher Thorpe - WLB</t>
   </si>
   <si>
     <t>#46 Chris Douglas - CB</t>
   </si>
   <si>
     <t>#21 Kevin Kohn - CB</t>
   </si>
   <si>
     <t>#34 Todd Brouwer - CB</t>
   </si>
   <si>
     <t>#29 Robert Eaton - CB</t>
   </si>
   <si>
     <t>#26 William Adames - CB</t>
   </si>
   <si>
     <t>14:56</t>
   </si>
   <si>
     <t>Nickel Strong CB3 Blitz Man</t>
   </si>
@@ -467,51 +467,51 @@
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>1-10-NOS 38 (14:08) 9-John Koch pass complete to 89-George Jones to ATL 48 for 14 yards. Tackle by 46-Chris Douglas. PENALTY - Facemask (ATL 46-Chris Douglas)</t>
   </si>
   <si>
     <t>#44 Devin Davis - MLB</t>
   </si>
   <si>
     <t>14:03</t>
   </si>
   <si>
     <t>ATL 33</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-ATL 33 (14:04) 41-Glenn Hunt ran to ATL 33 for a short gain. Tackle by 51-Christopher Thorpe. NOS 82-John Clay was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>13:30</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Zone Under</t>
   </si>
   <si>
     <t>2-10-ATL 33 (13:29) 17-Rodolfo Militello ran to ATL 27 for 6 yards. Tackle by 26-William Adames.</t>
   </si>
   <si>
     <t>#40 Moises Pantoja - FB</t>
   </si>
   <si>
     <t>#81 Frank Johnson - TE</t>
   </si>
   <si>
     <t>12:56</t>
   </si>
   <si>
     <t>ATL 27</t>
   </si>
@@ -839,51 +839,51 @@
   <si>
     <t>2-7-NOS 23 (5:18) 9-John Koch pass Pass knocked down by 56-Rayford Russell. incomplete, intended for 82-John Clay. Pressure by 93-Peter Johnson.</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Normal Man Under 1</t>
   </si>
   <si>
     <t>3-7-NOS 23 (5:13) 17-Rodolfo Militello ran to NOS 26 for 3 yards. Tackle by 52-James Dodson.</t>
   </si>
   <si>
     <t>4:41</t>
   </si>
   <si>
     <t>NOS 26</t>
   </si>
   <si>
     <t>4-4-NOS 26 (4:40) 7-Gary Anderson punts 49 yards to ATL 25. 84-Gerald Lopez to ATL 38 for 14 yards. Tackle by 99-James Gupta.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>4:29</t>
   </si>
   <si>
     <t>ATL 38</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>1-10-ATL 38 (4:30) 24-Daniel Crawford ran to ATL 43 for 5 yards. Tackle by 25-Edward Okeefe.</t>
   </si>
   <si>
     <t>#67 John Maurer - DT</t>
   </si>
   <si>
     <t>3:46</t>
   </si>
   <si>
     <t>ATL 43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
@@ -2300,51 +2300,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="316.066" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>