--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -314,51 +314,51 @@
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#94 Tommy Ketterer - LDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#49 Kevin Rennie - FS</t>
   </si>
   <si>
     <t>#45 Donald Reed - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#3 Russell Everett - K</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 25</t>
   </si>
   <si>
     <t>Strong I Normal WR Post TE Out</t>
   </si>
   <si>
     <t>4-3 Normal WLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-SFO 25 (15:00) 15-David Mortenson pass complete to 19-Travis McMillin to ARZ 49 for 26 yards. Tackle by 39-William Frye.</t>
   </si>
   <si>
     <t>#15 David Mortenson - QB</t>
   </si>
@@ -380,96 +380,96 @@
   <si>
     <t>#78 Todd Hurley - LT</t>
   </si>
   <si>
     <t>#62 Trevor Andrade - LG</t>
   </si>
   <si>
     <t>#65 Kelvin Lammers - C</t>
   </si>
   <si>
     <t>#69 Brain Walsh - RG</t>
   </si>
   <si>
     <t>#71 John Hubert - RT</t>
   </si>
   <si>
     <t>#75 Timothy Rowe - LDE</t>
   </si>
   <si>
     <t>#61 Edgar Overturf - DT</t>
   </si>
   <si>
     <t>#64 Dewey Crandall - DT</t>
   </si>
   <si>
-    <t>#90 Williams Richardson - RDE</t>
+    <t>#90 Williams Richardson - LDE</t>
   </si>
   <si>
     <t>#55 Charles Mauzy - SLB</t>
   </si>
   <si>
     <t>#43 Doug Boone - MLB</t>
   </si>
   <si>
     <t>#54 Timothy Rice - MLB</t>
   </si>
   <si>
     <t>#22 Clay Briggs - CB</t>
   </si>
   <si>
     <t>#39 William Frye - CB</t>
   </si>
   <si>
     <t>#33 Gerry Shaw - SS</t>
   </si>
   <si>
     <t>#35 Kenneth Gibson - FS</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>ARZ 49</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-ARZ 49 (14:24) 22-Phillip Watson ran to ARZ 42 for 7 yards. Tackle by 33-Gerry Shaw.</t>
   </si>
   <si>
     <t>#14 Roosevelt Lopez - WR</t>
   </si>
   <si>
     <t>#84 Earl Polson - TE</t>
   </si>
   <si>
-    <t>#72 Sean Boyce - LDE</t>
+    <t>#73 Sean Boyce - LDE</t>
   </si>
   <si>
     <t>#49 Henry Simmons - SLB</t>
   </si>
   <si>
     <t>#29 Mario Foxx - CB</t>
   </si>
   <si>
     <t>#21 John Griffin - SS</t>
   </si>
   <si>
     <t>13:47</t>
   </si>
   <si>
     <t>ARZ 42</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>2-3-ARZ 42 (13:46) 20-Jeramy Wagoner ran to ARZ 41 for 1 yards. Tackle by 29-Mario Foxx. 11-Domenic Smith was completely beat on that play.</t>
   </si>
@@ -926,51 +926,51 @@
   <si>
     <t>2-5-SFO 37 (1:42) 32-Terrance Gallagher ran to SFO 35 for 2 yards. Tackle by 23-Chester Bevan.</t>
   </si>
   <si>
     <t>1:00</t>
   </si>
   <si>
     <t>3-4-SFO 35 (0:59) 6-Darryl Holley pass Pass knocked down by 36-Horace Graham. incomplete, intended for 84-Randall Howard. Pressure by 59-Edward Berry.</t>
   </si>
   <si>
     <t>0:54</t>
   </si>
   <si>
     <t>4-4-SFO 35 (0:55) 3-Russell Everett 53 yard field goal is GOOD. ARZ 3 SFO 10</t>
   </si>
   <si>
     <t>#80 Robert Hogan - TE</t>
   </si>
   <si>
     <t>#52 John Sandy - LT</t>
   </si>
   <si>
     <t>#73 Thomas Williams - LG</t>
   </si>
   <si>
-    <t>#66 Curtis Davis - RT</t>
+    <t>#73 Curtis Davis - RT</t>
   </si>
   <si>
     <t>#60 James Smith - RG</t>
   </si>
   <si>
     <t>#56 Derek Crum - SLB</t>
   </si>
   <si>
     <t>0:50</t>
   </si>
   <si>
     <t>(0:51) 3-Russell Everett kicks 74 yards from ARZ 35 to SFO -9. Touchback.</t>
   </si>
   <si>
     <t>1-10-SFO 25 (0:51) 22-Phillip Watson ran to SFO 24 for -1 yards. Tackle by 43-Doug Boone.</t>
   </si>
   <si>
     <t>0:13</t>
   </si>
   <si>
     <t>SFO 24</t>
   </si>
   <si>
     <t>Empty 4 Wide Spread Corner Post</t>
   </si>