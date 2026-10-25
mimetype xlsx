--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -383,135 +383,135 @@
   <si>
     <t>#65 Leon Oshea - RG</t>
   </si>
   <si>
     <t>#59 Justin Billings - C</t>
   </si>
   <si>
     <t>#70 Mario Dejesus - LT</t>
   </si>
   <si>
     <t>#58 James Reese - C</t>
   </si>
   <si>
     <t>#76 Joseph Gaul - RG</t>
   </si>
   <si>
     <t>#96 Kyle Foote - WLB</t>
   </si>
   <si>
     <t>#52 Michael Alexander - MLB</t>
   </si>
   <si>
     <t>#74 Emery Cleveland - DT</t>
   </si>
   <si>
-    <t>#71 Robert Harmon - DT</t>
+    <t>#95 Robert Harmon - DT</t>
   </si>
   <si>
     <t>#76 Austin Tanner - DT</t>
   </si>
   <si>
     <t>#44 Dennis Mears - CB</t>
   </si>
   <si>
-    <t>#91 Charles Hensley - RDE</t>
+    <t>#91 Charles Hensley - LDE</t>
   </si>
   <si>
     <t>#77 Thomas Marino - DT</t>
   </si>
   <si>
     <t>#55 Paul Burke - WLB</t>
   </si>
   <si>
     <t>#99 Roberto Park - RDE</t>
   </si>
   <si>
     <t>#54 Benjamin Tramel - SLB</t>
   </si>
   <si>
     <t>IND 35</t>
   </si>
   <si>
     <t>(14:45) 14-Steven Levasseur kicks 73 yards from IND 35 to HOU -8. Touchback.</t>
   </si>
   <si>
     <t>#10 Christopher Gaither - WR</t>
   </si>
   <si>
     <t>#57 Paul Otis - SLB</t>
   </si>
   <si>
-    <t>#46 Andre Bolden - FS</t>
+    <t>#29 Andre Bolden - FS</t>
   </si>
   <si>
     <t>#2 Robert Lamberton - FS</t>
   </si>
   <si>
     <t>#59 Jack Harris - MLB</t>
   </si>
   <si>
     <t>HOU 25</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-HOU 25 (14:45) 17-William Akins pass complete to 13-Larry Santos to HOU 34 for 9 yards. Tackle by 36-Dominic Watson.</t>
   </si>
   <si>
     <t>#17 William Akins - QB</t>
   </si>
   <si>
-    <t>#36 Johnny Walls - RB</t>
+    <t>#42 Johnny Walls - RB</t>
   </si>
   <si>
     <t>#43 Johnnie Phillips - FB</t>
   </si>
   <si>
     <t>#13 Larry Santos - WR</t>
   </si>
   <si>
     <t>#15 Marcus Barron - WR</t>
   </si>
   <si>
     <t>#64 John Harris - LG</t>
   </si>
   <si>
     <t>#63 Fred Lane - LG</t>
   </si>
   <si>
     <t>#78 Robert Williams - C</t>
   </si>
   <si>
     <t>#79 Anton Ouellette - RG</t>
   </si>
   <si>
-    <t>#67 Douglas Landry - RT</t>
+    <t>#67 Douglas Landry - LG</t>
   </si>
   <si>
     <t>#93 Jeff McGann - DT</t>
   </si>
   <si>
     <t>#56 John Bechtel - MLB</t>
   </si>
   <si>
     <t>#36 Dominic Watson - CB</t>
   </si>
   <si>
     <t>#26 Casey Stephens - CB</t>
   </si>
   <si>
     <t>14:06</t>
   </si>
   <si>
     <t>HOU 34</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Counter</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
@@ -611,51 +611,51 @@
   <si>
     <t>#11 Evan Smith - WR</t>
   </si>
   <si>
     <t>#21 Antonio Cromartie - CB</t>
   </si>
   <si>
     <t>12:02</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-10-IND 34 (12:03) 3-Jonathan Montagna pass complete to 11-Evan Smith to IND 44 for 11 yards. Tackle by 46-Andre Bolden.</t>
   </si>
   <si>
     <t>#20 Vicente Degnan - RB</t>
   </si>
   <si>
     <t>#16 Stephen Sullivan - WR</t>
   </si>
   <si>
-    <t>#35 Willard Beattie - FS</t>
+    <t>#48 Willard Beattie - FS</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>IND 44</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-IND 44 (11:19) 3-Jonathan Montagna pass complete to 89-Jorge Delagarza to HOU 48 for 7 yards. Tackle by 59-Jack Harris.</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>HOU 48</t>
   </si>
   <si>
     <t>Weak I Normal Fullback Counter Weak</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
@@ -839,60 +839,60 @@
   <si>
     <t>3:40</t>
   </si>
   <si>
     <t>Singleback Big WR Deep</t>
   </si>
   <si>
     <t>3-6-HOU 29 (3:41) 17-William Akins pass incomplete, the ball was thrown away. Pressure by 97-Robert McCullough.</t>
   </si>
   <si>
     <t>3:35</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-6-HOU 29 (3:36) 7-Gerald Brown punts 49 yards to IND 23. 20-Vicente Degnan to IND 23 for 0 yards. Tackle by 46-Andre Bolden.</t>
   </si>
   <si>
     <t>#7 Gerald Brown - P</t>
   </si>
   <si>
-    <t>#50 Michael Flores - RG</t>
+    <t>#50 Michael Flores - LG</t>
   </si>
   <si>
     <t>#65 Jared Rundle - RT</t>
   </si>
   <si>
     <t>#51 Evan Bridges - C</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>3:28</t>
   </si>
   <si>
     <t>IND 23</t>
   </si>
   <si>
     <t>I Formation Normal HB Dive</t>
   </si>
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-IND 23 (3:29) 24-Matthew Campanella ran to IND 28 for 6 yards. Tackle by 2-Robert Lamberton.</t>
   </si>
   <si>
     <t>2:51</t>
   </si>
   <si>
     <t>IND 28</t>
   </si>
   <si>
     <t>2-4-IND 28 (2:50) 3-Jonathan Montagna pass complete to 83-Stephan Wilson to HOU 30 for 42 yards. Tackle by 44-Dennis Mears. HOU 74-Emery Cleveland was injured on the play. He looks like he should be able to return.</t>
   </si>
@@ -1157,54 +1157,54 @@
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>2-1-IND 9 (6:34) 36-Johnny Walls ran to IND 3 for 5 yards. Tackle by 26-Casey Stephens. IND 26-Casey Stephens was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>6:01</t>
   </si>
   <si>
     <t>IND 3</t>
   </si>
   <si>
     <t>1-3-IND 3 (6:00) 32-Dennis Castro ran to IND 0 for 3 yards. TOUCHDOWN! HOU 67-Douglas Landry was injured on the play. He looks like he should be able to return. HOU 79-Anton Ouellette was injured on the play. He looks like he should be able to return. IND 24 HOU 6</t>
   </si>
   <si>
     <t>5:57</t>
   </si>
   <si>
     <t>IND 15</t>
   </si>
   <si>
     <t>(5:58) Extra point GOOD by 18-Billy Quevedo. IND 44-Eli Bernier was injured on the play. He looks like he should be able to return. IND 24 HOU 7</t>
   </si>
   <si>
-    <t>#14 Wallace Haskins - QB</t>
-[...2 lines deleted...]
-    <t>#58 David Goodwin - LG</t>
+    <t>#8 Wallace Haskins - QB</t>
+  </si>
+  <si>
+    <t>#58 David Goodwin - RG</t>
   </si>
   <si>
     <t>#48 Justin Brumbaugh - WLB</t>
   </si>
   <si>
     <t>#73 Darryl Leslie - DT</t>
   </si>
   <si>
     <t>(5:58) 18-Billy Quevedo kicks 75 yards from HOU 35 to IND -10. Touchback.</t>
   </si>
   <si>
     <t>IND 25</t>
   </si>
   <si>
     <t>1-10-IND 25 (5:58) 3-Jonathan Montagna pass complete to 11-Evan Smith to IND 41 for 16 yards. 11-Evan Smith made a nice adjustment to make that catch. Tackle by 46-Andre Bolden. Pressure by 99-Roberto Park. PENALTY - Facemask (HOU 54-Benjamin Tramel)</t>
   </si>
   <si>
     <t>5:50</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
   <si>
     <t>1-10-HOU 44 (5:51) 3-Jonathan Montagna pass complete to 20-Vicente Degnan to HOU 25 for 19 yards. Tackle by 46-Andre Bolden.</t>
   </si>